--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -12,180 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="48766-letnee-safari-po-ka..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
-[...128 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>03.08.2026</t>
   </si>
   <si>
     <t>04.08.2026</t>
   </si>
   <si>
     <t>05.08.2026</t>
   </si>
   <si>
     <t>06.08.2026</t>
   </si>
   <si>
     <t>07.08.2026</t>
   </si>
   <si>
     <t>08.08.2026</t>
   </si>
   <si>
     <t>09.08.2026</t>
   </si>
   <si>
     <t>10.08.2026</t>
   </si>
   <si>
@@ -407,51 +278,51 @@
   <si>
     <t>Туристический комплекс "Белые Мосты"</t>
   </si>
   <si>
     <t>сингл</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>15450 RUB</t>
   </si>
   <si>
     <t>дабл</t>
   </si>
   <si>
     <t>12450 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 20.06.2026 01:53, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 04.08.2026 04:15, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,54 +655,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DT10"/>
+  <dimension ref="A1:CC10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:DT9"/>
+      <selection activeCell="A9" sqref="A9:CC9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -873,96 +744,53 @@
     <col min="57" max="57" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="82" max="82" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...41 lines deleted...]
-    <col min="124" max="124" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:124">
+    <row r="1" spans="1:81">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1160,183 +988,54 @@
       </c>
       <c r="BV1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="BW1" s="1" t="s">
         <v>73</v>
       </c>
       <c r="BX1" s="1" t="s">
         <v>74</v>
       </c>
       <c r="BY1" s="1" t="s">
         <v>75</v>
       </c>
       <c r="BZ1" s="1" t="s">
         <v>76</v>
       </c>
       <c r="CA1" s="1" t="s">
         <v>77</v>
       </c>
       <c r="CB1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="CC1" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="CD1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:81">
+      <c r="A2" s="2" t="s">
         <v>80</v>
-      </c>
-[...129 lines deleted...]
-        <v>123</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
@@ -1374,97 +1073,54 @@
       <c r="BE2" s="2"/>
       <c r="BF2" s="2"/>
       <c r="BG2" s="2"/>
       <c r="BH2" s="2"/>
       <c r="BI2" s="2"/>
       <c r="BJ2" s="2"/>
       <c r="BK2" s="2"/>
       <c r="BL2" s="2"/>
       <c r="BM2" s="2"/>
       <c r="BN2" s="2"/>
       <c r="BO2" s="2"/>
       <c r="BP2" s="2"/>
       <c r="BQ2" s="2"/>
       <c r="BR2" s="2"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
       <c r="BX2" s="2"/>
       <c r="BY2" s="2"/>
       <c r="BZ2" s="2"/>
       <c r="CA2" s="2"/>
       <c r="CB2" s="2"/>
       <c r="CC2" s="2"/>
-      <c r="CD2" s="2"/>
-[...41 lines deleted...]
-      <c r="DT2" s="2"/>
     </row>
-    <row r="3" spans="1:124">
+    <row r="3" spans="1:81">
       <c r="A3" s="3" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1502,471 +1158,299 @@
       <c r="BE3" s="3"/>
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
-      <c r="CD3" s="3"/>
-[...41 lines deleted...]
-      <c r="DT3" s="3"/>
     </row>
-    <row r="4" spans="1:124">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>82</v>
       </c>
       <c r="B4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="C4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="D4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="E4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="F4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="G4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="H4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="I4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="J4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="K4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="L4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="M4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="N4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="O4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="P4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="Q4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="R4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="S4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="T4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="U4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="V4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="W4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="X4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="Y4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="Z4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AA4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AB4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AC4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AD4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AE4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AF4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AG4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AH4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AI4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AJ4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AK4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AL4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AM4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AN4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AO4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AP4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AQ4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AR4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AS4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AT4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AU4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AV4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AW4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AX4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AY4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AZ4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BA4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BB4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BC4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BD4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BE4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BF4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BG4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BH4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BI4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BJ4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BK4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BL4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BM4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BN4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BO4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BP4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BQ4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BR4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BS4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BT4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BU4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BV4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BW4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BX4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BY4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BZ4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="CA4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="CB4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="CC4" t="s">
-        <v>126</v>
-[...128 lines deleted...]
-        <v>126</v>
+        <v>83</v>
       </c>
     </row>
-    <row r="5" spans="1:124">
+    <row r="5" spans="1:81">
       <c r="A5" s="3" t="s">
-        <v>127</v>
+        <v>84</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
@@ -2004,845 +1488,544 @@
       <c r="BE5" s="3"/>
       <c r="BF5" s="3"/>
       <c r="BG5" s="3"/>
       <c r="BH5" s="3"/>
       <c r="BI5" s="3"/>
       <c r="BJ5" s="3"/>
       <c r="BK5" s="3"/>
       <c r="BL5" s="3"/>
       <c r="BM5" s="3"/>
       <c r="BN5" s="3"/>
       <c r="BO5" s="3"/>
       <c r="BP5" s="3"/>
       <c r="BQ5" s="3"/>
       <c r="BR5" s="3"/>
       <c r="BS5" s="3"/>
       <c r="BT5" s="3"/>
       <c r="BU5" s="3"/>
       <c r="BV5" s="3"/>
       <c r="BW5" s="3"/>
       <c r="BX5" s="3"/>
       <c r="BY5" s="3"/>
       <c r="BZ5" s="3"/>
       <c r="CA5" s="3"/>
       <c r="CB5" s="3"/>
       <c r="CC5" s="3"/>
-      <c r="CD5" s="3"/>
-[...41 lines deleted...]
-      <c r="DT5" s="3"/>
     </row>
-    <row r="6" spans="1:124">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>82</v>
       </c>
       <c r="B6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="C6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="D6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="E6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="F6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="G6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="H6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="I6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="J6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="K6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="L6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="M6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="N6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="O6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="P6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="Q6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="R6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="S6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="T6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="U6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="V6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="W6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="X6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="Y6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="Z6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AA6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AB6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AC6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AD6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AE6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AF6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AG6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AH6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AI6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AJ6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AK6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AL6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AM6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AN6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AO6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AP6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AQ6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AR6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AS6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AT6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AU6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AV6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AW6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AX6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AY6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="AZ6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BA6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BB6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BC6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BD6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BE6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BF6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BG6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BH6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BI6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BJ6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BK6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BL6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BM6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BN6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BO6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BP6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BQ6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BR6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BS6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BT6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BU6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BV6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BW6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BX6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BY6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="BZ6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="CA6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="CB6" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="CC6" t="s">
-        <v>128</v>
-[...128 lines deleted...]
-        <v>128</v>
+        <v>85</v>
       </c>
     </row>
-    <row r="7" spans="1:124">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="C7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="D7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="E7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="F7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="G7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="H7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="I7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="J7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="K7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="L7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="M7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="N7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="O7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="P7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="Q7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="R7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="S7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="T7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="U7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="V7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="W7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="X7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="Y7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="Z7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AA7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AB7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AC7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AD7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AE7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AF7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AG7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AH7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AI7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AJ7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AK7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AL7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AM7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AN7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AO7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AP7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AQ7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AR7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AS7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AT7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AU7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AV7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AW7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AX7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AY7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="AZ7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BA7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BB7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BC7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BD7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BE7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BF7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BG7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BH7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BI7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BJ7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BK7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BL7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BM7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BN7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BO7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BP7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BQ7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BR7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BS7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BT7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BU7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BV7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BW7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BX7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BY7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="BZ7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="CA7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="CB7" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="CC7" t="s">
-        <v>126</v>
-[...128 lines deleted...]
-        <v>126</v>
+        <v>83</v>
       </c>
     </row>
-    <row r="9" spans="1:124">
+    <row r="9" spans="1:81">
       <c r="A9" s="1" t="s">
-        <v>130</v>
+        <v>87</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
@@ -2880,103 +2063,60 @@
       <c r="BE9" s="1"/>
       <c r="BF9" s="1"/>
       <c r="BG9" s="1"/>
       <c r="BH9" s="1"/>
       <c r="BI9" s="1"/>
       <c r="BJ9" s="1"/>
       <c r="BK9" s="1"/>
       <c r="BL9" s="1"/>
       <c r="BM9" s="1"/>
       <c r="BN9" s="1"/>
       <c r="BO9" s="1"/>
       <c r="BP9" s="1"/>
       <c r="BQ9" s="1"/>
       <c r="BR9" s="1"/>
       <c r="BS9" s="1"/>
       <c r="BT9" s="1"/>
       <c r="BU9" s="1"/>
       <c r="BV9" s="1"/>
       <c r="BW9" s="1"/>
       <c r="BX9" s="1"/>
       <c r="BY9" s="1"/>
       <c r="BZ9" s="1"/>
       <c r="CA9" s="1"/>
       <c r="CB9" s="1"/>
       <c r="CC9" s="1"/>
-      <c r="CD9" s="1"/>
-[...41 lines deleted...]
-      <c r="DT9" s="1"/>
     </row>
-    <row r="10" spans="1:124">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A10:DT10"/>
+    <mergeCell ref="A10:CC10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>