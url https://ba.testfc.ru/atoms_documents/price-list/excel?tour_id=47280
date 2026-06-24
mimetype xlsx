--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -12,72 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="47280-otkroj-dlya-sebya-k..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>24.06.2026</t>
   </si>
   <si>
     <t>26.06.2026</t>
   </si>
   <si>
     <t>27.06.2026</t>
   </si>
   <si>
     <t>29.06.2026</t>
   </si>
   <si>
     <t>30.06.2026</t>
   </si>
   <si>
     <t>01.07.2026</t>
   </si>
   <si>
     <t>03.07.2026</t>
   </si>
   <si>
     <t>04.07.2026</t>
   </si>
   <si>
@@ -266,183 +245,237 @@
   <si>
     <t>29.09.2026</t>
   </si>
   <si>
     <t>30.09.2026</t>
   </si>
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>05.10.2026</t>
   </si>
   <si>
     <t>Гостиничный комплекс "Спутник"</t>
   </si>
   <si>
     <t>двухместный стандарт</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
+    <t>120000 RUB</t>
+  </si>
+  <si>
     <t>180000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
+    <t>156000 RUB</t>
+  </si>
+  <si>
     <t>234000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 4—12 лет на основном месте</t>
   </si>
   <si>
-    <t>162 000 RUB</t>
+    <t>108 000 руб.</t>
+  </si>
+  <si>
+    <t>162 000 руб.</t>
   </si>
   <si>
     <t>Ребёнок 4—12 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>144 000 RUB</t>
+    <t>102 000 руб.</t>
+  </si>
+  <si>
+    <t>144 000 руб.</t>
   </si>
   <si>
     <t>Ребёнок 13—14 лет на дополнительном месте</t>
   </si>
   <si>
     <t>ГК "Спутник" (корпус Спутник-Камчатка)</t>
   </si>
   <si>
+    <t>119000 RUB</t>
+  </si>
+  <si>
     <t>178000 RUB</t>
   </si>
   <si>
+    <t>150000 RUB</t>
+  </si>
+  <si>
     <t>226000 RUB</t>
   </si>
   <si>
-    <t>160 200 RUB</t>
-[...2 lines deleted...]
-    <t>142 400 RUB</t>
+    <t>107 000 руб.</t>
+  </si>
+  <si>
+    <t>160 200 руб.</t>
+  </si>
+  <si>
+    <t>99 000 руб.</t>
+  </si>
+  <si>
+    <t>142 400 руб.</t>
   </si>
   <si>
     <t>Русский двор</t>
   </si>
   <si>
     <t>Супериор дабл/твин</t>
   </si>
   <si>
+    <t>130000 RUB</t>
+  </si>
+  <si>
     <t>145000 RUB</t>
   </si>
   <si>
-    <t>130 500 RUB</t>
-[...2 lines deleted...]
-    <t>116 000 RUB</t>
+    <t>157000 RUB</t>
+  </si>
+  <si>
+    <t>117 000 руб.</t>
+  </si>
+  <si>
+    <t>130 500 руб.</t>
+  </si>
+  <si>
+    <t>110 000 руб.</t>
+  </si>
+  <si>
+    <t>116 000 руб.</t>
   </si>
   <si>
     <t>Авача</t>
   </si>
   <si>
     <t>одноместный стандарт</t>
   </si>
   <si>
+    <t>155000 RUB</t>
+  </si>
+  <si>
     <t>175000 RUB</t>
   </si>
   <si>
     <t>Арсеньев</t>
   </si>
   <si>
     <t>База отдыха "Кречет"</t>
   </si>
   <si>
+    <t>115000 RUB</t>
+  </si>
+  <si>
     <t>138000 RUB</t>
   </si>
   <si>
+    <t>139000 RUB</t>
+  </si>
+  <si>
+    <t>147000 RUB</t>
+  </si>
+  <si>
     <t>165000 RUB</t>
   </si>
   <si>
-    <t>124 200 RUB</t>
+    <t>105 000 руб.</t>
+  </si>
+  <si>
+    <t>115 000 руб.</t>
+  </si>
+  <si>
+    <t>124 200 руб.</t>
   </si>
   <si>
     <t>семейный</t>
   </si>
   <si>
-    <t>110 400 RUB</t>
-[...4 lines deleted...]
-  <si>
     <t>Квартира</t>
   </si>
   <si>
     <t>квартира</t>
   </si>
   <si>
+    <t>100000 RUB</t>
+  </si>
+  <si>
     <t>110000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
-    <t>119000 RUB</t>
-[...5 lines deleted...]
-    <t>80 000 RUB</t>
+    <t>109000 RUB</t>
+  </si>
+  <si>
+    <t>90 000 руб.</t>
+  </si>
+  <si>
+    <t>85 000 руб.</t>
+  </si>
+  <si>
+    <t>80 000 руб.</t>
   </si>
   <si>
     <t>Экскурсионная программа без размещения</t>
   </si>
   <si>
     <t>без номера</t>
   </si>
   <si>
     <t>88000 RUB</t>
   </si>
   <si>
     <t>Авача Гавань</t>
   </si>
   <si>
     <t>125000 RUB</t>
   </si>
   <si>
     <t>152000 RUB</t>
   </si>
   <si>
-    <t>112 500 RUB</t>
+    <t>112 500 руб.</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 09.05.2026 11:58, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 25.06.2026 01:47, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,143 +817,136 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD71"/>
+  <dimension ref="A1:BW69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A70" sqref="A70:CD70"/>
+      <selection activeCell="A68" sqref="A68:BW68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="49.416504" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-[...79 lines deleted...]
-    <col min="82" max="82" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:75">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1100,75 +1126,54 @@
       </c>
       <c r="BP1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="BQ1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="BR1" s="1" t="s">
         <v>68</v>
       </c>
       <c r="BS1" s="1" t="s">
         <v>69</v>
       </c>
       <c r="BT1" s="1" t="s">
         <v>70</v>
       </c>
       <c r="BU1" s="1" t="s">
         <v>71</v>
       </c>
       <c r="BV1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="BW1" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="BX1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:75">
+      <c r="A2" s="2" t="s">
         <v>74</v>
-      </c>
-[...21 lines deleted...]
-        <v>81</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
@@ -1200,61 +1205,54 @@
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
       <c r="BB2" s="2"/>
       <c r="BC2" s="2"/>
       <c r="BD2" s="2"/>
       <c r="BE2" s="2"/>
       <c r="BF2" s="2"/>
       <c r="BG2" s="2"/>
       <c r="BH2" s="2"/>
       <c r="BI2" s="2"/>
       <c r="BJ2" s="2"/>
       <c r="BK2" s="2"/>
       <c r="BL2" s="2"/>
       <c r="BM2" s="2"/>
       <c r="BN2" s="2"/>
       <c r="BO2" s="2"/>
       <c r="BP2" s="2"/>
       <c r="BQ2" s="2"/>
       <c r="BR2" s="2"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
-      <c r="BX2" s="2"/>
-[...5 lines deleted...]
-      <c r="CD2" s="2"/>
     </row>
-    <row r="3" spans="1:82">
+    <row r="3" spans="1:75">
       <c r="A3" s="3" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1286,1299 +1284,1187 @@
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
-      <c r="BX3" s="3"/>
-[...5 lines deleted...]
-      <c r="CD3" s="3"/>
     </row>
-    <row r="4" spans="1:82">
+    <row r="4" spans="1:75">
       <c r="A4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D4" t="s">
+        <v>77</v>
+      </c>
+      <c r="E4" t="s">
+        <v>77</v>
+      </c>
+      <c r="F4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G4" t="s">
+        <v>77</v>
+      </c>
+      <c r="H4" t="s">
+        <v>77</v>
+      </c>
+      <c r="I4" t="s">
+        <v>77</v>
+      </c>
+      <c r="J4" t="s">
+        <v>78</v>
+      </c>
+      <c r="K4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P4" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>78</v>
+      </c>
+      <c r="R4" t="s">
+        <v>78</v>
+      </c>
+      <c r="S4" t="s">
+        <v>78</v>
+      </c>
+      <c r="T4" t="s">
+        <v>78</v>
+      </c>
+      <c r="U4" t="s">
+        <v>78</v>
+      </c>
+      <c r="V4" t="s">
+        <v>78</v>
+      </c>
+      <c r="W4" t="s">
+        <v>78</v>
+      </c>
+      <c r="X4" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BA4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BB4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BC4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BD4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BE4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BF4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BG4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BH4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BI4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BJ4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BK4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BL4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BM4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BN4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BO4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BP4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BQ4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BR4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BS4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BT4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BU4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BV4" t="s">
+        <v>78</v>
+      </c>
+      <c r="BW4" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:75">
+      <c r="A5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" t="s">
+        <v>80</v>
+      </c>
+      <c r="H5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I5" t="s">
+        <v>80</v>
+      </c>
+      <c r="J5" t="s">
+        <v>81</v>
+      </c>
+      <c r="K5" t="s">
+        <v>81</v>
+      </c>
+      <c r="L5" t="s">
+        <v>81</v>
+      </c>
+      <c r="M5" t="s">
+        <v>81</v>
+      </c>
+      <c r="N5" t="s">
+        <v>81</v>
+      </c>
+      <c r="O5" t="s">
+        <v>81</v>
+      </c>
+      <c r="P5" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>81</v>
+      </c>
+      <c r="R5" t="s">
+        <v>81</v>
+      </c>
+      <c r="S5" t="s">
+        <v>81</v>
+      </c>
+      <c r="T5" t="s">
+        <v>81</v>
+      </c>
+      <c r="U5" t="s">
+        <v>81</v>
+      </c>
+      <c r="V5" t="s">
+        <v>81</v>
+      </c>
+      <c r="W5" t="s">
+        <v>81</v>
+      </c>
+      <c r="X5" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>81</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BD5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BE5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BH5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BI5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BJ5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BK5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BL5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BM5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BN5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BO5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BP5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BQ5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BR5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BS5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BT5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BU5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BV5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BW5" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="1:75">
+      <c r="A6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B6" t="s">
         <v>83</v>
       </c>
-      <c r="B4" t="s">
-[...239 lines deleted...]
-      <c r="CD4" t="s">
+      <c r="C6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E6" t="s">
+        <v>83</v>
+      </c>
+      <c r="F6" t="s">
+        <v>83</v>
+      </c>
+      <c r="G6" t="s">
+        <v>83</v>
+      </c>
+      <c r="H6" t="s">
+        <v>83</v>
+      </c>
+      <c r="I6" t="s">
+        <v>83</v>
+      </c>
+      <c r="J6" t="s">
+        <v>84</v>
+      </c>
+      <c r="K6" t="s">
+        <v>84</v>
+      </c>
+      <c r="L6" t="s">
+        <v>84</v>
+      </c>
+      <c r="M6" t="s">
+        <v>84</v>
+      </c>
+      <c r="N6" t="s">
+        <v>84</v>
+      </c>
+      <c r="O6" t="s">
+        <v>84</v>
+      </c>
+      <c r="P6" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>84</v>
+      </c>
+      <c r="R6" t="s">
+        <v>84</v>
+      </c>
+      <c r="S6" t="s">
+        <v>84</v>
+      </c>
+      <c r="T6" t="s">
+        <v>84</v>
+      </c>
+      <c r="U6" t="s">
+        <v>84</v>
+      </c>
+      <c r="V6" t="s">
+        <v>84</v>
+      </c>
+      <c r="W6" t="s">
+        <v>84</v>
+      </c>
+      <c r="X6" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>84</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BB6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BD6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BE6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BF6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BG6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BH6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BI6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BJ6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BK6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BL6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BM6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BN6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BO6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BP6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BQ6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BR6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BS6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BT6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BU6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BV6" t="s">
+        <v>84</v>
+      </c>
+      <c r="BW6" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="5" spans="1:82">
-      <c r="A5" t="s">
+    <row r="7" spans="1:75">
+      <c r="A7" t="s">
         <v>85</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B7" t="s">
         <v>86</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C7" t="s">
         <v>86</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D7" t="s">
         <v>86</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E7" t="s">
         <v>86</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F7" t="s">
         <v>86</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G7" t="s">
         <v>86</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H7" t="s">
         <v>86</v>
       </c>
-      <c r="I5" t="s">
+      <c r="I7" t="s">
         <v>86</v>
       </c>
-      <c r="J5" t="s">
-[...216 lines deleted...]
-        <v>86</v>
+      <c r="J7" t="s">
+        <v>87</v>
+      </c>
+      <c r="K7" t="s">
+        <v>87</v>
+      </c>
+      <c r="L7" t="s">
+        <v>87</v>
+      </c>
+      <c r="M7" t="s">
+        <v>87</v>
+      </c>
+      <c r="N7" t="s">
+        <v>87</v>
+      </c>
+      <c r="O7" t="s">
+        <v>87</v>
+      </c>
+      <c r="P7" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>87</v>
+      </c>
+      <c r="R7" t="s">
+        <v>87</v>
+      </c>
+      <c r="S7" t="s">
+        <v>87</v>
+      </c>
+      <c r="T7" t="s">
+        <v>87</v>
+      </c>
+      <c r="U7" t="s">
+        <v>87</v>
+      </c>
+      <c r="V7" t="s">
+        <v>87</v>
+      </c>
+      <c r="W7" t="s">
+        <v>87</v>
+      </c>
+      <c r="X7" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>87</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BN7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BO7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BS7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BV7" t="s">
+        <v>87</v>
+      </c>
+      <c r="BW7" t="s">
+        <v>87</v>
       </c>
     </row>
-    <row r="6" spans="1:82">
-[...3 lines deleted...]
-      <c r="B6" t="s">
+    <row r="8" spans="1:75">
+      <c r="A8" t="s">
         <v>88</v>
       </c>
-      <c r="C6" t="s">
-[...237 lines deleted...]
-        <v>88</v>
+      <c r="B8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D8" t="s">
+        <v>83</v>
+      </c>
+      <c r="E8" t="s">
+        <v>83</v>
+      </c>
+      <c r="F8" t="s">
+        <v>83</v>
+      </c>
+      <c r="G8" t="s">
+        <v>83</v>
+      </c>
+      <c r="H8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I8" t="s">
+        <v>83</v>
+      </c>
+      <c r="J8" t="s">
+        <v>84</v>
+      </c>
+      <c r="K8" t="s">
+        <v>84</v>
+      </c>
+      <c r="L8" t="s">
+        <v>84</v>
+      </c>
+      <c r="M8" t="s">
+        <v>84</v>
+      </c>
+      <c r="N8" t="s">
+        <v>84</v>
+      </c>
+      <c r="O8" t="s">
+        <v>84</v>
+      </c>
+      <c r="P8" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>84</v>
+      </c>
+      <c r="R8" t="s">
+        <v>84</v>
+      </c>
+      <c r="S8" t="s">
+        <v>84</v>
+      </c>
+      <c r="T8" t="s">
+        <v>84</v>
+      </c>
+      <c r="U8" t="s">
+        <v>84</v>
+      </c>
+      <c r="V8" t="s">
+        <v>84</v>
+      </c>
+      <c r="W8" t="s">
+        <v>84</v>
+      </c>
+      <c r="X8" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>84</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>84</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BE8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BF8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BG8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BH8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BI8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BK8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BL8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BM8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BN8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BO8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BP8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BQ8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BR8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BS8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BT8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BU8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BV8" t="s">
+        <v>84</v>
+      </c>
+      <c r="BW8" t="s">
+        <v>84</v>
       </c>
     </row>
-    <row r="7" spans="1:82">
-[...495 lines deleted...]
-    <row r="9" spans="1:82">
+    <row r="9" spans="1:75">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
@@ -2610,61 +2496,54 @@
       <c r="AY9" s="4"/>
       <c r="AZ9" s="4"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="4"/>
       <c r="BE9" s="4"/>
       <c r="BF9" s="4"/>
       <c r="BG9" s="4"/>
       <c r="BH9" s="4"/>
       <c r="BI9" s="4"/>
       <c r="BJ9" s="4"/>
       <c r="BK9" s="4"/>
       <c r="BL9" s="4"/>
       <c r="BM9" s="4"/>
       <c r="BN9" s="4"/>
       <c r="BO9" s="4"/>
       <c r="BP9" s="4"/>
       <c r="BQ9" s="4"/>
       <c r="BR9" s="4"/>
       <c r="BS9" s="4"/>
       <c r="BT9" s="4"/>
       <c r="BU9" s="4"/>
       <c r="BV9" s="4"/>
       <c r="BW9" s="4"/>
-      <c r="BX9" s="4"/>
-[...5 lines deleted...]
-      <c r="CD9" s="4"/>
     </row>
-    <row r="10" spans="1:82">
+    <row r="10" spans="1:75">
       <c r="A10" s="2" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
@@ -2696,61 +2575,54 @@
       <c r="AY10" s="2"/>
       <c r="AZ10" s="2"/>
       <c r="BA10" s="2"/>
       <c r="BB10" s="2"/>
       <c r="BC10" s="2"/>
       <c r="BD10" s="2"/>
       <c r="BE10" s="2"/>
       <c r="BF10" s="2"/>
       <c r="BG10" s="2"/>
       <c r="BH10" s="2"/>
       <c r="BI10" s="2"/>
       <c r="BJ10" s="2"/>
       <c r="BK10" s="2"/>
       <c r="BL10" s="2"/>
       <c r="BM10" s="2"/>
       <c r="BN10" s="2"/>
       <c r="BO10" s="2"/>
       <c r="BP10" s="2"/>
       <c r="BQ10" s="2"/>
       <c r="BR10" s="2"/>
       <c r="BS10" s="2"/>
       <c r="BT10" s="2"/>
       <c r="BU10" s="2"/>
       <c r="BV10" s="2"/>
       <c r="BW10" s="2"/>
-      <c r="BX10" s="2"/>
-[...5 lines deleted...]
-      <c r="CD10" s="2"/>
     </row>
-    <row r="11" spans="1:82">
+    <row r="11" spans="1:75">
       <c r="A11" s="3" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
@@ -2782,1077 +2654,986 @@
       <c r="AY11" s="3"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="3"/>
       <c r="BB11" s="3"/>
       <c r="BC11" s="3"/>
       <c r="BD11" s="3"/>
       <c r="BE11" s="3"/>
       <c r="BF11" s="3"/>
       <c r="BG11" s="3"/>
       <c r="BH11" s="3"/>
       <c r="BI11" s="3"/>
       <c r="BJ11" s="3"/>
       <c r="BK11" s="3"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
       <c r="BN11" s="3"/>
       <c r="BO11" s="3"/>
       <c r="BP11" s="3"/>
       <c r="BQ11" s="3"/>
       <c r="BR11" s="3"/>
       <c r="BS11" s="3"/>
       <c r="BT11" s="3"/>
       <c r="BU11" s="3"/>
       <c r="BV11" s="3"/>
       <c r="BW11" s="3"/>
-      <c r="BX11" s="3"/>
-[...5 lines deleted...]
-      <c r="CD11" s="3"/>
     </row>
-    <row r="12" spans="1:82">
+    <row r="12" spans="1:75">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E12" t="s">
+        <v>90</v>
+      </c>
+      <c r="F12" t="s">
+        <v>90</v>
+      </c>
+      <c r="G12" t="s">
+        <v>90</v>
+      </c>
+      <c r="H12" t="s">
+        <v>90</v>
+      </c>
+      <c r="I12" t="s">
+        <v>90</v>
+      </c>
+      <c r="J12" t="s">
+        <v>91</v>
+      </c>
+      <c r="K12" t="s">
+        <v>91</v>
+      </c>
+      <c r="L12" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" t="s">
+        <v>91</v>
+      </c>
+      <c r="N12" t="s">
+        <v>91</v>
+      </c>
+      <c r="O12" t="s">
+        <v>91</v>
+      </c>
+      <c r="P12" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>91</v>
+      </c>
+      <c r="R12" t="s">
+        <v>91</v>
+      </c>
+      <c r="S12" t="s">
+        <v>91</v>
+      </c>
+      <c r="T12" t="s">
+        <v>91</v>
+      </c>
+      <c r="U12" t="s">
+        <v>91</v>
+      </c>
+      <c r="V12" t="s">
+        <v>91</v>
+      </c>
+      <c r="W12" t="s">
+        <v>91</v>
+      </c>
+      <c r="X12" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BH12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BK12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BL12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BM12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BN12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BR12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BS12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BT12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BW12" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="1:75">
+      <c r="A13" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" t="s">
+        <v>92</v>
+      </c>
+      <c r="D13" t="s">
+        <v>92</v>
+      </c>
+      <c r="E13" t="s">
+        <v>92</v>
+      </c>
+      <c r="F13" t="s">
+        <v>92</v>
+      </c>
+      <c r="G13" t="s">
+        <v>92</v>
+      </c>
+      <c r="H13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J13" t="s">
         <v>93</v>
       </c>
-      <c r="C12" t="s">
+      <c r="K13" t="s">
         <v>93</v>
       </c>
-      <c r="D12" t="s">
+      <c r="L13" t="s">
         <v>93</v>
       </c>
-      <c r="E12" t="s">
+      <c r="M13" t="s">
         <v>93</v>
       </c>
-      <c r="F12" t="s">
+      <c r="N13" t="s">
         <v>93</v>
       </c>
-      <c r="G12" t="s">
+      <c r="O13" t="s">
         <v>93</v>
       </c>
-      <c r="H12" t="s">
+      <c r="P13" t="s">
         <v>93</v>
       </c>
-      <c r="I12" t="s">
+      <c r="Q13" t="s">
         <v>93</v>
       </c>
-      <c r="J12" t="s">
+      <c r="R13" t="s">
         <v>93</v>
       </c>
-      <c r="K12" t="s">
+      <c r="S13" t="s">
         <v>93</v>
       </c>
-      <c r="L12" t="s">
+      <c r="T13" t="s">
         <v>93</v>
       </c>
-      <c r="M12" t="s">
+      <c r="U13" t="s">
         <v>93</v>
       </c>
-      <c r="N12" t="s">
+      <c r="V13" t="s">
         <v>93</v>
       </c>
-      <c r="O12" t="s">
+      <c r="W13" t="s">
         <v>93</v>
       </c>
-      <c r="P12" t="s">
+      <c r="X13" t="s">
         <v>93</v>
       </c>
-      <c r="Q12" t="s">
+      <c r="Y13" t="s">
         <v>93</v>
       </c>
-      <c r="R12" t="s">
+      <c r="Z13" t="s">
         <v>93</v>
       </c>
-      <c r="S12" t="s">
+      <c r="AA13" t="s">
         <v>93</v>
       </c>
-      <c r="T12" t="s">
+      <c r="AB13" t="s">
         <v>93</v>
       </c>
-      <c r="U12" t="s">
+      <c r="AC13" t="s">
         <v>93</v>
       </c>
-      <c r="V12" t="s">
+      <c r="AD13" t="s">
         <v>93</v>
       </c>
-      <c r="W12" t="s">
+      <c r="AE13" t="s">
         <v>93</v>
       </c>
-      <c r="X12" t="s">
+      <c r="AF13" t="s">
         <v>93</v>
       </c>
-      <c r="Y12" t="s">
+      <c r="AG13" t="s">
         <v>93</v>
       </c>
-      <c r="Z12" t="s">
+      <c r="AH13" t="s">
         <v>93</v>
       </c>
-      <c r="AA12" t="s">
+      <c r="AI13" t="s">
         <v>93</v>
       </c>
-      <c r="AB12" t="s">
+      <c r="AJ13" t="s">
         <v>93</v>
       </c>
-      <c r="AC12" t="s">
+      <c r="AK13" t="s">
         <v>93</v>
       </c>
-      <c r="AD12" t="s">
+      <c r="AL13" t="s">
         <v>93</v>
       </c>
-      <c r="AE12" t="s">
+      <c r="AM13" t="s">
         <v>93</v>
       </c>
-      <c r="AF12" t="s">
+      <c r="AN13" t="s">
         <v>93</v>
       </c>
-      <c r="AG12" t="s">
+      <c r="AO13" t="s">
         <v>93</v>
       </c>
-      <c r="AH12" t="s">
+      <c r="AP13" t="s">
         <v>93</v>
       </c>
-      <c r="AI12" t="s">
+      <c r="AQ13" t="s">
         <v>93</v>
       </c>
-      <c r="AJ12" t="s">
+      <c r="AR13" t="s">
         <v>93</v>
       </c>
-      <c r="AK12" t="s">
+      <c r="AS13" t="s">
         <v>93</v>
       </c>
-      <c r="AL12" t="s">
+      <c r="AT13" t="s">
         <v>93</v>
       </c>
-      <c r="AM12" t="s">
+      <c r="AU13" t="s">
         <v>93</v>
       </c>
-      <c r="AN12" t="s">
+      <c r="AV13" t="s">
         <v>93</v>
       </c>
-      <c r="AO12" t="s">
+      <c r="AW13" t="s">
         <v>93</v>
       </c>
-      <c r="AP12" t="s">
+      <c r="AX13" t="s">
         <v>93</v>
       </c>
-      <c r="AQ12" t="s">
+      <c r="AY13" t="s">
         <v>93</v>
       </c>
-      <c r="AR12" t="s">
+      <c r="AZ13" t="s">
         <v>93</v>
       </c>
-      <c r="AS12" t="s">
+      <c r="BA13" t="s">
         <v>93</v>
       </c>
-      <c r="AT12" t="s">
+      <c r="BB13" t="s">
         <v>93</v>
       </c>
-      <c r="AU12" t="s">
+      <c r="BC13" t="s">
         <v>93</v>
       </c>
-      <c r="AV12" t="s">
+      <c r="BD13" t="s">
         <v>93</v>
       </c>
-      <c r="AW12" t="s">
+      <c r="BE13" t="s">
         <v>93</v>
       </c>
-      <c r="AX12" t="s">
+      <c r="BF13" t="s">
         <v>93</v>
       </c>
-      <c r="AY12" t="s">
+      <c r="BG13" t="s">
         <v>93</v>
       </c>
-      <c r="AZ12" t="s">
+      <c r="BH13" t="s">
         <v>93</v>
       </c>
-      <c r="BA12" t="s">
+      <c r="BI13" t="s">
         <v>93</v>
       </c>
-      <c r="BB12" t="s">
+      <c r="BJ13" t="s">
         <v>93</v>
       </c>
-      <c r="BC12" t="s">
+      <c r="BK13" t="s">
         <v>93</v>
       </c>
-      <c r="BD12" t="s">
+      <c r="BL13" t="s">
         <v>93</v>
       </c>
-      <c r="BE12" t="s">
+      <c r="BM13" t="s">
         <v>93</v>
       </c>
-      <c r="BF12" t="s">
+      <c r="BN13" t="s">
         <v>93</v>
       </c>
-      <c r="BG12" t="s">
+      <c r="BO13" t="s">
         <v>93</v>
       </c>
-      <c r="BH12" t="s">
+      <c r="BP13" t="s">
         <v>93</v>
       </c>
-      <c r="BI12" t="s">
+      <c r="BQ13" t="s">
         <v>93</v>
       </c>
-      <c r="BJ12" t="s">
+      <c r="BR13" t="s">
         <v>93</v>
       </c>
-      <c r="BK12" t="s">
+      <c r="BS13" t="s">
         <v>93</v>
       </c>
-      <c r="BL12" t="s">
+      <c r="BT13" t="s">
         <v>93</v>
       </c>
-      <c r="BM12" t="s">
+      <c r="BU13" t="s">
         <v>93</v>
       </c>
-      <c r="BN12" t="s">
+      <c r="BV13" t="s">
         <v>93</v>
       </c>
-      <c r="BO12" t="s">
+      <c r="BW13" t="s">
         <v>93</v>
       </c>
-      <c r="BP12" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="13" spans="1:82">
-      <c r="A13" t="s">
+    <row r="14" spans="1:75">
+      <c r="A14" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C14" t="s">
+        <v>94</v>
+      </c>
+      <c r="D14" t="s">
+        <v>94</v>
+      </c>
+      <c r="E14" t="s">
+        <v>94</v>
+      </c>
+      <c r="F14" t="s">
+        <v>94</v>
+      </c>
+      <c r="G14" t="s">
+        <v>94</v>
+      </c>
+      <c r="H14" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" t="s">
+        <v>94</v>
+      </c>
+      <c r="J14" t="s">
+        <v>95</v>
+      </c>
+      <c r="K14" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>95</v>
+      </c>
+      <c r="R14" t="s">
+        <v>95</v>
+      </c>
+      <c r="S14" t="s">
+        <v>95</v>
+      </c>
+      <c r="T14" t="s">
+        <v>95</v>
+      </c>
+      <c r="U14" t="s">
+        <v>95</v>
+      </c>
+      <c r="V14" t="s">
+        <v>95</v>
+      </c>
+      <c r="W14" t="s">
+        <v>95</v>
+      </c>
+      <c r="X14" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>95</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BA14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BC14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BI14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BJ14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BK14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BL14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BM14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BN14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BO14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BP14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BQ14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BR14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BS14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BT14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV14" t="s">
+        <v>95</v>
+      </c>
+      <c r="BW14" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="15" spans="1:75">
+      <c r="A15" t="s">
         <v>85</v>
-      </c>
-[...494 lines deleted...]
-        <v>89</v>
       </c>
       <c r="B15" t="s">
         <v>96</v>
       </c>
       <c r="C15" t="s">
         <v>96</v>
       </c>
       <c r="D15" t="s">
         <v>96</v>
       </c>
       <c r="E15" t="s">
         <v>96</v>
       </c>
       <c r="F15" t="s">
         <v>96</v>
       </c>
       <c r="G15" t="s">
         <v>96</v>
       </c>
       <c r="H15" t="s">
         <v>96</v>
       </c>
       <c r="I15" t="s">
         <v>96</v>
       </c>
       <c r="J15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Q15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="R15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="T15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="U15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="V15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="X15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Y15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AB15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AF15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AG15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AH15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AJ15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AK15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AL15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AM15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AN15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AO15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AP15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AQ15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AR15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AS15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AT15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AU15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AV15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AW15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AX15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AY15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AZ15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BA15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BB15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BC15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BD15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BE15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BF15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BG15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BH15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BI15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BJ15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BK15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BL15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BM15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BN15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BO15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BP15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BQ15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BR15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BS15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BT15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BU15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BV15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BW15" t="s">
-        <v>96</v>
-[...20 lines deleted...]
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
-    <row r="16" spans="1:82">
+    <row r="16" spans="1:75">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="H16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J16" t="s">
         <v>95</v>
       </c>
       <c r="K16" t="s">
         <v>95</v>
       </c>
       <c r="L16" t="s">
         <v>95</v>
       </c>
       <c r="M16" t="s">
         <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>95</v>
       </c>
       <c r="O16" t="s">
         <v>95</v>
       </c>
       <c r="P16" t="s">
         <v>95</v>
       </c>
       <c r="Q16" t="s">
         <v>95</v>
       </c>
@@ -4008,73 +3789,52 @@
       </c>
       <c r="BP16" t="s">
         <v>95</v>
       </c>
       <c r="BQ16" t="s">
         <v>95</v>
       </c>
       <c r="BR16" t="s">
         <v>95</v>
       </c>
       <c r="BS16" t="s">
         <v>95</v>
       </c>
       <c r="BT16" t="s">
         <v>95</v>
       </c>
       <c r="BU16" t="s">
         <v>95</v>
       </c>
       <c r="BV16" t="s">
         <v>95</v>
       </c>
       <c r="BW16" t="s">
         <v>95</v>
       </c>
-      <c r="BX16" t="s">
-[...19 lines deleted...]
-      </c>
     </row>
-    <row r="17" spans="1:82">
+    <row r="17" spans="1:75">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
       <c r="S17" s="4"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
       <c r="V17" s="4"/>
       <c r="W17" s="4"/>
       <c r="X17" s="4"/>
       <c r="Y17" s="4"/>
@@ -4106,61 +3866,54 @@
       <c r="AY17" s="4"/>
       <c r="AZ17" s="4"/>
       <c r="BA17" s="4"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
       <c r="BD17" s="4"/>
       <c r="BE17" s="4"/>
       <c r="BF17" s="4"/>
       <c r="BG17" s="4"/>
       <c r="BH17" s="4"/>
       <c r="BI17" s="4"/>
       <c r="BJ17" s="4"/>
       <c r="BK17" s="4"/>
       <c r="BL17" s="4"/>
       <c r="BM17" s="4"/>
       <c r="BN17" s="4"/>
       <c r="BO17" s="4"/>
       <c r="BP17" s="4"/>
       <c r="BQ17" s="4"/>
       <c r="BR17" s="4"/>
       <c r="BS17" s="4"/>
       <c r="BT17" s="4"/>
       <c r="BU17" s="4"/>
       <c r="BV17" s="4"/>
       <c r="BW17" s="4"/>
-      <c r="BX17" s="4"/>
-[...5 lines deleted...]
-      <c r="CD17" s="4"/>
     </row>
-    <row r="18" spans="1:82">
+    <row r="18" spans="1:75">
       <c r="A18" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
@@ -4192,61 +3945,54 @@
       <c r="AY18" s="2"/>
       <c r="AZ18" s="2"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="2"/>
       <c r="BH18" s="2"/>
       <c r="BI18" s="2"/>
       <c r="BJ18" s="2"/>
       <c r="BK18" s="2"/>
       <c r="BL18" s="2"/>
       <c r="BM18" s="2"/>
       <c r="BN18" s="2"/>
       <c r="BO18" s="2"/>
       <c r="BP18" s="2"/>
       <c r="BQ18" s="2"/>
       <c r="BR18" s="2"/>
       <c r="BS18" s="2"/>
       <c r="BT18" s="2"/>
       <c r="BU18" s="2"/>
       <c r="BV18" s="2"/>
       <c r="BW18" s="2"/>
-      <c r="BX18" s="2"/>
-[...5 lines deleted...]
-      <c r="CD18" s="2"/>
     </row>
-    <row r="19" spans="1:82">
+    <row r="19" spans="1:75">
       <c r="A19" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
@@ -4278,1051 +4024,960 @@
       <c r="AY19" s="3"/>
       <c r="AZ19" s="3"/>
       <c r="BA19" s="3"/>
       <c r="BB19" s="3"/>
       <c r="BC19" s="3"/>
       <c r="BD19" s="3"/>
       <c r="BE19" s="3"/>
       <c r="BF19" s="3"/>
       <c r="BG19" s="3"/>
       <c r="BH19" s="3"/>
       <c r="BI19" s="3"/>
       <c r="BJ19" s="3"/>
       <c r="BK19" s="3"/>
       <c r="BL19" s="3"/>
       <c r="BM19" s="3"/>
       <c r="BN19" s="3"/>
       <c r="BO19" s="3"/>
       <c r="BP19" s="3"/>
       <c r="BQ19" s="3"/>
       <c r="BR19" s="3"/>
       <c r="BS19" s="3"/>
       <c r="BT19" s="3"/>
       <c r="BU19" s="3"/>
       <c r="BV19" s="3"/>
       <c r="BW19" s="3"/>
-      <c r="BX19" s="3"/>
-[...5 lines deleted...]
-      <c r="CD19" s="3"/>
     </row>
-    <row r="20" spans="1:82">
+    <row r="20" spans="1:75">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I20" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Q20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="R20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="S20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="T20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="U20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="V20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="W20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="X20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Y20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Z20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AA20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AB20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AC20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AD20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AE20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AF20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AG20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AH20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AI20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AJ20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AK20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AL20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AM20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AN20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AO20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AP20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AQ20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AR20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AS20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AT20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AU20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AV20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AW20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AX20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AY20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AZ20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BA20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BB20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BC20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BD20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BE20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BF20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BG20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BH20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BI20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BJ20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BK20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BL20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BM20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BN20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BO20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BP20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BQ20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BR20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BS20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BT20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BU20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BV20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BW20" t="s">
-        <v>99</v>
-[...20 lines deleted...]
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
-    <row r="21" spans="1:82">
+    <row r="21" spans="1:75">
       <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C21" t="s">
+        <v>102</v>
+      </c>
+      <c r="D21" t="s">
+        <v>102</v>
+      </c>
+      <c r="E21" t="s">
+        <v>102</v>
+      </c>
+      <c r="F21" t="s">
+        <v>102</v>
+      </c>
+      <c r="G21" t="s">
+        <v>102</v>
+      </c>
+      <c r="H21" t="s">
+        <v>102</v>
+      </c>
+      <c r="I21" t="s">
+        <v>102</v>
+      </c>
+      <c r="J21" t="s">
+        <v>91</v>
+      </c>
+      <c r="K21" t="s">
+        <v>91</v>
+      </c>
+      <c r="L21" t="s">
+        <v>91</v>
+      </c>
+      <c r="M21" t="s">
+        <v>91</v>
+      </c>
+      <c r="N21" t="s">
+        <v>91</v>
+      </c>
+      <c r="O21" t="s">
+        <v>91</v>
+      </c>
+      <c r="P21" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>91</v>
+      </c>
+      <c r="R21" t="s">
+        <v>91</v>
+      </c>
+      <c r="S21" t="s">
+        <v>91</v>
+      </c>
+      <c r="T21" t="s">
+        <v>91</v>
+      </c>
+      <c r="U21" t="s">
+        <v>91</v>
+      </c>
+      <c r="V21" t="s">
+        <v>91</v>
+      </c>
+      <c r="W21" t="s">
+        <v>91</v>
+      </c>
+      <c r="X21" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BA21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BH21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BK21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BL21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BM21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BN21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BS21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BT21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BU21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BV21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BW21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:75">
+      <c r="A22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" t="s">
+        <v>103</v>
+      </c>
+      <c r="C22" t="s">
+        <v>103</v>
+      </c>
+      <c r="D22" t="s">
+        <v>103</v>
+      </c>
+      <c r="E22" t="s">
+        <v>103</v>
+      </c>
+      <c r="F22" t="s">
+        <v>103</v>
+      </c>
+      <c r="G22" t="s">
+        <v>103</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
+      </c>
+      <c r="I22" t="s">
+        <v>103</v>
+      </c>
+      <c r="J22" t="s">
+        <v>104</v>
+      </c>
+      <c r="K22" t="s">
+        <v>104</v>
+      </c>
+      <c r="L22" t="s">
+        <v>104</v>
+      </c>
+      <c r="M22" t="s">
+        <v>104</v>
+      </c>
+      <c r="N22" t="s">
+        <v>104</v>
+      </c>
+      <c r="O22" t="s">
+        <v>104</v>
+      </c>
+      <c r="P22" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>104</v>
+      </c>
+      <c r="R22" t="s">
+        <v>104</v>
+      </c>
+      <c r="S22" t="s">
+        <v>104</v>
+      </c>
+      <c r="T22" t="s">
+        <v>104</v>
+      </c>
+      <c r="U22" t="s">
+        <v>104</v>
+      </c>
+      <c r="V22" t="s">
+        <v>104</v>
+      </c>
+      <c r="W22" t="s">
+        <v>104</v>
+      </c>
+      <c r="X22" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BA22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BB22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BC22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BD22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BE22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BF22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BG22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BH22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BI22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BJ22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BK22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BL22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BM22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BN22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BO22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BP22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BQ22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BR22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BS22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BT22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BU22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BV22" t="s">
+        <v>104</v>
+      </c>
+      <c r="BW22" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="23" spans="1:75">
+      <c r="A23" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
-[...240 lines deleted...]
-        <v>93</v>
+      <c r="B23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" t="s">
+        <v>105</v>
+      </c>
+      <c r="E23" t="s">
+        <v>105</v>
+      </c>
+      <c r="F23" t="s">
+        <v>105</v>
+      </c>
+      <c r="G23" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" t="s">
+        <v>105</v>
+      </c>
+      <c r="I23" t="s">
+        <v>105</v>
+      </c>
+      <c r="J23" t="s">
+        <v>106</v>
+      </c>
+      <c r="K23" t="s">
+        <v>106</v>
+      </c>
+      <c r="L23" t="s">
+        <v>106</v>
+      </c>
+      <c r="M23" t="s">
+        <v>106</v>
+      </c>
+      <c r="N23" t="s">
+        <v>106</v>
+      </c>
+      <c r="O23" t="s">
+        <v>106</v>
+      </c>
+      <c r="P23" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>106</v>
+      </c>
+      <c r="R23" t="s">
+        <v>106</v>
+      </c>
+      <c r="S23" t="s">
+        <v>106</v>
+      </c>
+      <c r="T23" t="s">
+        <v>106</v>
+      </c>
+      <c r="U23" t="s">
+        <v>106</v>
+      </c>
+      <c r="V23" t="s">
+        <v>106</v>
+      </c>
+      <c r="W23" t="s">
+        <v>106</v>
+      </c>
+      <c r="X23" t="s">
+        <v>106</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>106</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BD23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BE23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BG23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BH23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BI23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BJ23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BK23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BL23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BM23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BN23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BO23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BP23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BQ23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BR23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BS23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BT23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BU23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BV23" t="s">
+        <v>106</v>
+      </c>
+      <c r="BW23" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="22" spans="1:82">
-[...495 lines deleted...]
-    <row r="24" spans="1:82">
+    <row r="24" spans="1:75">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
       <c r="V24" s="4"/>
       <c r="W24" s="4"/>
       <c r="X24" s="4"/>
       <c r="Y24" s="4"/>
@@ -5354,61 +5009,54 @@
       <c r="AY24" s="4"/>
       <c r="AZ24" s="4"/>
       <c r="BA24" s="4"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
       <c r="BD24" s="4"/>
       <c r="BE24" s="4"/>
       <c r="BF24" s="4"/>
       <c r="BG24" s="4"/>
       <c r="BH24" s="4"/>
       <c r="BI24" s="4"/>
       <c r="BJ24" s="4"/>
       <c r="BK24" s="4"/>
       <c r="BL24" s="4"/>
       <c r="BM24" s="4"/>
       <c r="BN24" s="4"/>
       <c r="BO24" s="4"/>
       <c r="BP24" s="4"/>
       <c r="BQ24" s="4"/>
       <c r="BR24" s="4"/>
       <c r="BS24" s="4"/>
       <c r="BT24" s="4"/>
       <c r="BU24" s="4"/>
       <c r="BV24" s="4"/>
       <c r="BW24" s="4"/>
-      <c r="BX24" s="4"/>
-[...5 lines deleted...]
-      <c r="CD24" s="4"/>
     </row>
-    <row r="25" spans="1:82">
+    <row r="25" spans="1:75">
       <c r="A25" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
@@ -5440,61 +5088,54 @@
       <c r="AY25" s="2"/>
       <c r="AZ25" s="2"/>
       <c r="BA25" s="2"/>
       <c r="BB25" s="2"/>
       <c r="BC25" s="2"/>
       <c r="BD25" s="2"/>
       <c r="BE25" s="2"/>
       <c r="BF25" s="2"/>
       <c r="BG25" s="2"/>
       <c r="BH25" s="2"/>
       <c r="BI25" s="2"/>
       <c r="BJ25" s="2"/>
       <c r="BK25" s="2"/>
       <c r="BL25" s="2"/>
       <c r="BM25" s="2"/>
       <c r="BN25" s="2"/>
       <c r="BO25" s="2"/>
       <c r="BP25" s="2"/>
       <c r="BQ25" s="2"/>
       <c r="BR25" s="2"/>
       <c r="BS25" s="2"/>
       <c r="BT25" s="2"/>
       <c r="BU25" s="2"/>
       <c r="BV25" s="2"/>
       <c r="BW25" s="2"/>
-      <c r="BX25" s="2"/>
-[...5 lines deleted...]
-      <c r="CD25" s="2"/>
     </row>
-    <row r="26" spans="1:82">
+    <row r="26" spans="1:75">
       <c r="A26" s="3" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
       <c r="S26" s="3"/>
       <c r="T26" s="3"/>
       <c r="U26" s="3"/>
       <c r="V26" s="3"/>
       <c r="W26" s="3"/>
       <c r="X26" s="3"/>
       <c r="Y26" s="3"/>
@@ -5526,805 +5167,735 @@
       <c r="AY26" s="3"/>
       <c r="AZ26" s="3"/>
       <c r="BA26" s="3"/>
       <c r="BB26" s="3"/>
       <c r="BC26" s="3"/>
       <c r="BD26" s="3"/>
       <c r="BE26" s="3"/>
       <c r="BF26" s="3"/>
       <c r="BG26" s="3"/>
       <c r="BH26" s="3"/>
       <c r="BI26" s="3"/>
       <c r="BJ26" s="3"/>
       <c r="BK26" s="3"/>
       <c r="BL26" s="3"/>
       <c r="BM26" s="3"/>
       <c r="BN26" s="3"/>
       <c r="BO26" s="3"/>
       <c r="BP26" s="3"/>
       <c r="BQ26" s="3"/>
       <c r="BR26" s="3"/>
       <c r="BS26" s="3"/>
       <c r="BT26" s="3"/>
       <c r="BU26" s="3"/>
       <c r="BV26" s="3"/>
       <c r="BW26" s="3"/>
-      <c r="BX26" s="3"/>
-[...5 lines deleted...]
-      <c r="CD26" s="3"/>
     </row>
-    <row r="27" spans="1:82">
+    <row r="27" spans="1:75">
       <c r="A27" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Q27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="R27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="S27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="T27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="U27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="V27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="W27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="X27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Y27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Z27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AA27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AB27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AC27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AD27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AE27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AF27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AG27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AH27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AI27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AJ27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AK27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AL27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AM27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AN27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AO27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AP27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AQ27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AR27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AS27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AT27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AU27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AV27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AW27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AX27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AY27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AZ27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BA27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BB27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BC27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BD27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BE27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BF27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BG27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BH27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BI27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BJ27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BK27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BL27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BM27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BN27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BO27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BP27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BQ27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BR27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BS27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BT27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BU27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BV27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BW27" t="s">
-        <v>99</v>
-[...20 lines deleted...]
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
-    <row r="28" spans="1:82">
+    <row r="28" spans="1:75">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="J28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="K28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="N28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="O28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="P28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="Q28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="R28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="S28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="T28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="U28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="V28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="W28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="X28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="Y28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="Z28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AA28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AB28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AC28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AD28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AE28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AF28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AG28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AH28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AI28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AJ28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AK28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AL28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AM28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AN28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AO28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AP28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AQ28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AR28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AS28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AT28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AU28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AV28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AW28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AX28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AY28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AZ28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BA28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BB28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BC28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BD28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BE28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BF28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BG28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BH28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BI28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BJ28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BK28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BL28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BM28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BN28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BO28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BP28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BQ28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BR28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BS28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BT28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BU28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BV28" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BW28" t="s">
-        <v>100</v>
-[...20 lines deleted...]
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
-    <row r="29" spans="1:82">
+    <row r="29" spans="1:75">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E29" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F29" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G29" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H29" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I29" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="J29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="K29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="L29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="M29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="N29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="O29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="P29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="Q29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="R29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="S29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="T29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="U29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="V29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="W29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="X29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="Y29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="Z29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AA29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AB29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AC29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AD29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AE29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AF29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AG29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AI29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AJ29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AK29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AL29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AM29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AN29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AO29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AP29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AQ29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AR29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AS29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AT29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AU29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AV29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AW29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AX29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AY29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AZ29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BA29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BB29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BC29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BD29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BE29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BF29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BG29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BH29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BI29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BJ29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BK29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BL29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BM29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BN29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BO29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BP29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BQ29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BR29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BS29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BT29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BU29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BV29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BW29" t="s">
-        <v>101</v>
-[...20 lines deleted...]
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
-    <row r="30" spans="1:82">
+    <row r="30" spans="1:75">
       <c r="A30" s="3" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
       <c r="T30" s="3"/>
       <c r="U30" s="3"/>
       <c r="V30" s="3"/>
       <c r="W30" s="3"/>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
@@ -6356,307 +5927,279 @@
       <c r="AY30" s="3"/>
       <c r="AZ30" s="3"/>
       <c r="BA30" s="3"/>
       <c r="BB30" s="3"/>
       <c r="BC30" s="3"/>
       <c r="BD30" s="3"/>
       <c r="BE30" s="3"/>
       <c r="BF30" s="3"/>
       <c r="BG30" s="3"/>
       <c r="BH30" s="3"/>
       <c r="BI30" s="3"/>
       <c r="BJ30" s="3"/>
       <c r="BK30" s="3"/>
       <c r="BL30" s="3"/>
       <c r="BM30" s="3"/>
       <c r="BN30" s="3"/>
       <c r="BO30" s="3"/>
       <c r="BP30" s="3"/>
       <c r="BQ30" s="3"/>
       <c r="BR30" s="3"/>
       <c r="BS30" s="3"/>
       <c r="BT30" s="3"/>
       <c r="BU30" s="3"/>
       <c r="BV30" s="3"/>
       <c r="BW30" s="3"/>
-      <c r="BX30" s="3"/>
-[...5 lines deleted...]
-      <c r="CD30" s="3"/>
     </row>
-    <row r="31" spans="1:82">
+    <row r="31" spans="1:75">
       <c r="A31" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E31" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="F31" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="G31" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="H31" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="I31" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="J31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="K31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="L31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="M31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="N31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="O31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="Q31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="R31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="S31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="T31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="U31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="V31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="W31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="X31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="Y31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="Z31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AA31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AB31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AC31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AD31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AE31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AF31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AG31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AH31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AI31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AJ31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AK31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AL31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AM31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AN31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AO31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AP31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AQ31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AR31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AS31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AT31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AU31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AV31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AW31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AX31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AY31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AZ31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BA31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BB31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BC31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BD31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BE31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BF31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BG31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BH31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BI31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BJ31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BK31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BL31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BM31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BN31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BO31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BP31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BQ31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BR31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BS31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BT31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BU31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BV31" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="BW31" t="s">
-        <v>104</v>
-[...20 lines deleted...]
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
-    <row r="32" spans="1:82">
+    <row r="32" spans="1:75">
       <c r="A32" s="4"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
       <c r="T32" s="4"/>
       <c r="U32" s="4"/>
       <c r="V32" s="4"/>
       <c r="W32" s="4"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
@@ -6688,61 +6231,54 @@
       <c r="AY32" s="4"/>
       <c r="AZ32" s="4"/>
       <c r="BA32" s="4"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
       <c r="BD32" s="4"/>
       <c r="BE32" s="4"/>
       <c r="BF32" s="4"/>
       <c r="BG32" s="4"/>
       <c r="BH32" s="4"/>
       <c r="BI32" s="4"/>
       <c r="BJ32" s="4"/>
       <c r="BK32" s="4"/>
       <c r="BL32" s="4"/>
       <c r="BM32" s="4"/>
       <c r="BN32" s="4"/>
       <c r="BO32" s="4"/>
       <c r="BP32" s="4"/>
       <c r="BQ32" s="4"/>
       <c r="BR32" s="4"/>
       <c r="BS32" s="4"/>
       <c r="BT32" s="4"/>
       <c r="BU32" s="4"/>
       <c r="BV32" s="4"/>
       <c r="BW32" s="4"/>
-      <c r="BX32" s="4"/>
-[...5 lines deleted...]
-      <c r="CD32" s="4"/>
     </row>
-    <row r="33" spans="1:82">
+    <row r="33" spans="1:75">
       <c r="A33" s="2" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
@@ -6774,61 +6310,54 @@
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
       <c r="BJ33" s="2"/>
       <c r="BK33" s="2"/>
       <c r="BL33" s="2"/>
       <c r="BM33" s="2"/>
       <c r="BN33" s="2"/>
       <c r="BO33" s="2"/>
       <c r="BP33" s="2"/>
       <c r="BQ33" s="2"/>
       <c r="BR33" s="2"/>
       <c r="BS33" s="2"/>
       <c r="BT33" s="2"/>
       <c r="BU33" s="2"/>
       <c r="BV33" s="2"/>
       <c r="BW33" s="2"/>
-      <c r="BX33" s="2"/>
-[...5 lines deleted...]
-      <c r="CD33" s="2"/>
     </row>
-    <row r="34" spans="1:82">
+    <row r="34" spans="1:75">
       <c r="A34" s="3" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3"/>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
@@ -6860,805 +6389,735 @@
       <c r="AY34" s="3"/>
       <c r="AZ34" s="3"/>
       <c r="BA34" s="3"/>
       <c r="BB34" s="3"/>
       <c r="BC34" s="3"/>
       <c r="BD34" s="3"/>
       <c r="BE34" s="3"/>
       <c r="BF34" s="3"/>
       <c r="BG34" s="3"/>
       <c r="BH34" s="3"/>
       <c r="BI34" s="3"/>
       <c r="BJ34" s="3"/>
       <c r="BK34" s="3"/>
       <c r="BL34" s="3"/>
       <c r="BM34" s="3"/>
       <c r="BN34" s="3"/>
       <c r="BO34" s="3"/>
       <c r="BP34" s="3"/>
       <c r="BQ34" s="3"/>
       <c r="BR34" s="3"/>
       <c r="BS34" s="3"/>
       <c r="BT34" s="3"/>
       <c r="BU34" s="3"/>
       <c r="BV34" s="3"/>
       <c r="BW34" s="3"/>
-      <c r="BX34" s="3"/>
-[...5 lines deleted...]
-      <c r="CD34" s="3"/>
     </row>
-    <row r="35" spans="1:82">
+    <row r="35" spans="1:75">
       <c r="A35" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Q35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="R35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="S35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="T35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="U35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="V35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="W35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="X35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Y35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Z35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AA35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AB35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AC35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AD35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AE35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AF35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AG35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AH35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AI35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AJ35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AK35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AL35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AM35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AN35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AO35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AP35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AQ35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AR35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AS35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AT35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AU35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AV35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AW35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AX35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AY35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AZ35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BA35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BB35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BC35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BD35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BE35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BF35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BG35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BH35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BI35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BJ35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BK35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BL35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BM35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BN35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BO35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BP35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BQ35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BR35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BS35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BT35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BU35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BV35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="BW35" t="s">
-        <v>99</v>
-[...20 lines deleted...]
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
-    <row r="36" spans="1:82">
+    <row r="36" spans="1:75">
       <c r="A36" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C36" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E36" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F36" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G36" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H36" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I36" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="J36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="K36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="N36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="O36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="P36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="Q36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="R36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="S36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="T36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="U36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="V36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="W36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="X36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="Y36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="Z36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AA36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AB36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AC36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AD36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AE36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AF36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AG36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AH36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AI36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AJ36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AK36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AL36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AM36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AN36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AO36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AP36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AQ36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AR36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AS36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AT36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AU36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AV36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AW36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AX36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AY36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AZ36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BA36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BB36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BC36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BD36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BE36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BF36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BG36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BH36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BI36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BJ36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BK36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BL36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BM36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BN36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BO36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BP36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BQ36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BR36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BS36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BT36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BU36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BV36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="BW36" t="s">
-        <v>100</v>
-[...20 lines deleted...]
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
-    <row r="37" spans="1:82">
+    <row r="37" spans="1:75">
       <c r="A37" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E37" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F37" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G37" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H37" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I37" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="J37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="K37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="L37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="M37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="N37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="O37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="P37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="Q37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="R37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="S37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="T37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="U37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="V37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="W37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="X37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="Y37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="Z37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AA37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AB37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AC37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AD37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AE37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AF37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AG37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AI37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AJ37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AK37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AL37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AM37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AN37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AO37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AP37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AQ37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AR37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AS37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AT37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AU37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AV37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AW37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AX37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AY37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AZ37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BA37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BB37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BC37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BD37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BE37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BF37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BG37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BH37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BI37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BJ37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BK37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BL37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BM37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BN37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BO37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BP37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BQ37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BR37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BS37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BT37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BU37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BV37" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BW37" t="s">
-        <v>101</v>
-[...20 lines deleted...]
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
-    <row r="38" spans="1:82">
+    <row r="38" spans="1:75">
       <c r="A38" s="3" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
       <c r="R38" s="3"/>
       <c r="S38" s="3"/>
       <c r="T38" s="3"/>
       <c r="U38" s="3"/>
       <c r="V38" s="3"/>
       <c r="W38" s="3"/>
       <c r="X38" s="3"/>
       <c r="Y38" s="3"/>
@@ -7690,307 +7149,279 @@
       <c r="AY38" s="3"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
       <c r="BB38" s="3"/>
       <c r="BC38" s="3"/>
       <c r="BD38" s="3"/>
       <c r="BE38" s="3"/>
       <c r="BF38" s="3"/>
       <c r="BG38" s="3"/>
       <c r="BH38" s="3"/>
       <c r="BI38" s="3"/>
       <c r="BJ38" s="3"/>
       <c r="BK38" s="3"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
       <c r="BN38" s="3"/>
       <c r="BO38" s="3"/>
       <c r="BP38" s="3"/>
       <c r="BQ38" s="3"/>
       <c r="BR38" s="3"/>
       <c r="BS38" s="3"/>
       <c r="BT38" s="3"/>
       <c r="BU38" s="3"/>
       <c r="BV38" s="3"/>
       <c r="BW38" s="3"/>
-      <c r="BX38" s="3"/>
-[...5 lines deleted...]
-      <c r="CD38" s="3"/>
     </row>
-    <row r="39" spans="1:82">
+    <row r="39" spans="1:75">
       <c r="A39" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B39" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="C39" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="E39" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="F39" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="G39" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="H39" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="I39" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="J39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="K39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="L39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="M39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="N39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="O39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="P39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="Q39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="S39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="T39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="U39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="V39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="W39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="X39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="Y39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="Z39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AA39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AB39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AC39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AD39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AE39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AF39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AG39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AH39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AI39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AJ39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AK39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AL39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AM39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AN39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AO39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AP39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AQ39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AR39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AS39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AT39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AU39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AV39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AW39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AX39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AY39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AZ39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BA39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BB39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BC39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BD39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BE39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BF39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BG39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BH39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BI39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BJ39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BK39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BL39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BM39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BN39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BO39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BP39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BQ39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BR39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BS39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BT39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BU39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BV39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="BW39" t="s">
-        <v>93</v>
-[...20 lines deleted...]
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
-    <row r="40" spans="1:82">
+    <row r="40" spans="1:75">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
       <c r="U40" s="4"/>
       <c r="V40" s="4"/>
       <c r="W40" s="4"/>
       <c r="X40" s="4"/>
       <c r="Y40" s="4"/>
@@ -8022,61 +7453,54 @@
       <c r="AY40" s="4"/>
       <c r="AZ40" s="4"/>
       <c r="BA40" s="4"/>
       <c r="BB40" s="4"/>
       <c r="BC40" s="4"/>
       <c r="BD40" s="4"/>
       <c r="BE40" s="4"/>
       <c r="BF40" s="4"/>
       <c r="BG40" s="4"/>
       <c r="BH40" s="4"/>
       <c r="BI40" s="4"/>
       <c r="BJ40" s="4"/>
       <c r="BK40" s="4"/>
       <c r="BL40" s="4"/>
       <c r="BM40" s="4"/>
       <c r="BN40" s="4"/>
       <c r="BO40" s="4"/>
       <c r="BP40" s="4"/>
       <c r="BQ40" s="4"/>
       <c r="BR40" s="4"/>
       <c r="BS40" s="4"/>
       <c r="BT40" s="4"/>
       <c r="BU40" s="4"/>
       <c r="BV40" s="4"/>
       <c r="BW40" s="4"/>
-      <c r="BX40" s="4"/>
-[...5 lines deleted...]
-      <c r="CD40" s="4"/>
     </row>
-    <row r="41" spans="1:82">
+    <row r="41" spans="1:75">
       <c r="A41" s="2" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
@@ -8108,61 +7532,54 @@
       <c r="AY41" s="2"/>
       <c r="AZ41" s="2"/>
       <c r="BA41" s="2"/>
       <c r="BB41" s="2"/>
       <c r="BC41" s="2"/>
       <c r="BD41" s="2"/>
       <c r="BE41" s="2"/>
       <c r="BF41" s="2"/>
       <c r="BG41" s="2"/>
       <c r="BH41" s="2"/>
       <c r="BI41" s="2"/>
       <c r="BJ41" s="2"/>
       <c r="BK41" s="2"/>
       <c r="BL41" s="2"/>
       <c r="BM41" s="2"/>
       <c r="BN41" s="2"/>
       <c r="BO41" s="2"/>
       <c r="BP41" s="2"/>
       <c r="BQ41" s="2"/>
       <c r="BR41" s="2"/>
       <c r="BS41" s="2"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
-      <c r="BX41" s="2"/>
-[...5 lines deleted...]
-      <c r="CD41" s="2"/>
     </row>
-    <row r="42" spans="1:82">
+    <row r="42" spans="1:75">
       <c r="A42" s="3" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="3"/>
@@ -8194,805 +7611,735 @@
       <c r="AY42" s="3"/>
       <c r="AZ42" s="3"/>
       <c r="BA42" s="3"/>
       <c r="BB42" s="3"/>
       <c r="BC42" s="3"/>
       <c r="BD42" s="3"/>
       <c r="BE42" s="3"/>
       <c r="BF42" s="3"/>
       <c r="BG42" s="3"/>
       <c r="BH42" s="3"/>
       <c r="BI42" s="3"/>
       <c r="BJ42" s="3"/>
       <c r="BK42" s="3"/>
       <c r="BL42" s="3"/>
       <c r="BM42" s="3"/>
       <c r="BN42" s="3"/>
       <c r="BO42" s="3"/>
       <c r="BP42" s="3"/>
       <c r="BQ42" s="3"/>
       <c r="BR42" s="3"/>
       <c r="BS42" s="3"/>
       <c r="BT42" s="3"/>
       <c r="BU42" s="3"/>
       <c r="BV42" s="3"/>
       <c r="BW42" s="3"/>
-      <c r="BX42" s="3"/>
-[...5 lines deleted...]
-      <c r="CD42" s="3"/>
     </row>
-    <row r="43" spans="1:82">
+    <row r="43" spans="1:75">
       <c r="A43" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B43" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E43" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="F43" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G43" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="H43" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="I43" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="J43" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="K43" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="L43" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="M43" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="N43" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="O43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="P43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="Q43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="R43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="S43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="T43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="U43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="V43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="W43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="X43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="Y43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="Z43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AA43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AB43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AC43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AD43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AE43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AF43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AG43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AH43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AI43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AJ43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AK43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AL43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AM43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AN43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AO43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AP43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AQ43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AR43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AS43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AT43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AU43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AV43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AW43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AX43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AY43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AZ43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BA43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BB43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BC43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BD43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BE43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BF43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BG43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BH43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BI43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BJ43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BK43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BL43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BM43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BN43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BO43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BP43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BQ43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BR43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BS43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BT43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BU43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BV43" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BW43" t="s">
-        <v>107</v>
-[...20 lines deleted...]
-        <v>107</v>
+        <v>114</v>
       </c>
     </row>
-    <row r="44" spans="1:82">
+    <row r="44" spans="1:75">
       <c r="A44" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="B44" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C44" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F44" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="G44" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="H44" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="I44" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="J44" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="K44" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="L44" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="M44" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="N44" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="O44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="P44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="Q44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="R44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="S44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="T44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="U44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="V44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="W44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="X44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="Y44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="Z44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AA44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AB44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AC44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AD44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AE44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AF44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AG44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AH44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AI44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AJ44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AK44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AL44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AM44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AN44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AO44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AP44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AQ44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AR44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AS44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AT44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AU44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AV44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AW44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AX44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AY44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AZ44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BA44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BB44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BC44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BD44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BE44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BF44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BG44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BH44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BI44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BJ44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BK44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BL44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BM44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BN44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BO44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BP44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BQ44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BR44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BS44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BT44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BU44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BV44" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="BW44" t="s">
-        <v>108</v>
-[...20 lines deleted...]
-        <v>108</v>
+        <v>117</v>
       </c>
     </row>
-    <row r="45" spans="1:82">
+    <row r="45" spans="1:75">
       <c r="A45" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B45" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="C45" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="E45" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="F45" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="G45" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="H45" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="I45" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="J45" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="K45" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="L45" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="M45" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="N45" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="O45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="P45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="Q45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="R45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="S45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="T45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="U45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="V45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="W45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="X45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="Y45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="Z45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AA45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AB45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AC45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AD45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AE45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AF45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AG45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AH45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AI45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AJ45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AK45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AL45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AM45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AN45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AO45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AP45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AQ45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AR45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AS45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AT45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AU45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AV45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AW45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AX45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AY45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AZ45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BA45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BB45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BC45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BD45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BE45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BF45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BG45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BH45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BI45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BJ45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BK45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BL45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BM45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BN45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BO45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BP45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BQ45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BR45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BS45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BT45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BU45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BV45" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BW45" t="s">
-        <v>109</v>
-[...20 lines deleted...]
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
-    <row r="46" spans="1:82">
+    <row r="46" spans="1:75">
       <c r="A46" s="3" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
       <c r="P46" s="3"/>
       <c r="Q46" s="3"/>
       <c r="R46" s="3"/>
       <c r="S46" s="3"/>
       <c r="T46" s="3"/>
       <c r="U46" s="3"/>
       <c r="V46" s="3"/>
       <c r="W46" s="3"/>
       <c r="X46" s="3"/>
       <c r="Y46" s="3"/>
@@ -9024,4143 +8371,3339 @@
       <c r="AY46" s="3"/>
       <c r="AZ46" s="3"/>
       <c r="BA46" s="3"/>
       <c r="BB46" s="3"/>
       <c r="BC46" s="3"/>
       <c r="BD46" s="3"/>
       <c r="BE46" s="3"/>
       <c r="BF46" s="3"/>
       <c r="BG46" s="3"/>
       <c r="BH46" s="3"/>
       <c r="BI46" s="3"/>
       <c r="BJ46" s="3"/>
       <c r="BK46" s="3"/>
       <c r="BL46" s="3"/>
       <c r="BM46" s="3"/>
       <c r="BN46" s="3"/>
       <c r="BO46" s="3"/>
       <c r="BP46" s="3"/>
       <c r="BQ46" s="3"/>
       <c r="BR46" s="3"/>
       <c r="BS46" s="3"/>
       <c r="BT46" s="3"/>
       <c r="BU46" s="3"/>
       <c r="BV46" s="3"/>
       <c r="BW46" s="3"/>
-      <c r="BX46" s="3"/>
-[...5 lines deleted...]
-      <c r="CD46" s="3"/>
     </row>
-    <row r="47" spans="1:82">
+    <row r="47" spans="1:75">
       <c r="A47" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B47" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="C47" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D47" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E47" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="F47" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G47" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="H47" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="I47" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="J47" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="K47" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="L47" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="M47" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="N47" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="O47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="P47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="Q47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="R47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="S47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="T47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="U47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="V47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="W47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="X47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="Y47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="Z47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AA47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AB47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AC47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AD47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AE47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AF47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AG47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AH47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AI47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AJ47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AK47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AL47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AM47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AN47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AO47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AP47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AQ47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AR47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AS47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AT47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AU47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AV47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AW47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AX47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AY47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AZ47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BA47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BB47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BC47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BD47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BE47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BF47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BG47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BH47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BI47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BJ47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BK47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BL47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BM47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BN47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BO47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BP47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BQ47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BR47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BS47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BT47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BU47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BV47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="BW47" t="s">
-        <v>107</v>
-[...20 lines deleted...]
-        <v>107</v>
+        <v>114</v>
       </c>
     </row>
-    <row r="48" spans="1:82">
+    <row r="48" spans="1:75">
       <c r="A48" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B48" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="C48" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="D48" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="E48" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="F48" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="G48" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="H48" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="I48" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="J48" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="K48" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="L48" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="M48" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="N48" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="O48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="P48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="Q48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="R48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="S48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="T48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="U48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="V48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="W48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="X48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="Y48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="Z48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AA48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AB48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AC48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AD48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AE48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AF48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AG48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AH48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AI48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AJ48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AK48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AL48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AM48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AN48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AO48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AP48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AQ48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AR48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AS48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AT48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AU48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AV48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AW48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AX48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AY48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="AZ48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BA48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BB48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BC48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BD48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BE48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BF48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BG48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BH48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BI48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BJ48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BK48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BL48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BM48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BN48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BO48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BP48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BQ48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BR48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BS48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BT48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BU48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BV48" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="BW48" t="s">
-        <v>109</v>
-[...20 lines deleted...]
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
-    <row r="49" spans="1:82">
-[...245 lines deleted...]
-      </c>
+    <row r="49" spans="1:75">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="4"/>
+      <c r="F49" s="4"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="4"/>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+      <c r="K49" s="4"/>
+      <c r="L49" s="4"/>
+      <c r="M49" s="4"/>
+      <c r="N49" s="4"/>
+      <c r="O49" s="4"/>
+      <c r="P49" s="4"/>
+      <c r="Q49" s="4"/>
+      <c r="R49" s="4"/>
+      <c r="S49" s="4"/>
+      <c r="T49" s="4"/>
+      <c r="U49" s="4"/>
+      <c r="V49" s="4"/>
+      <c r="W49" s="4"/>
+      <c r="X49" s="4"/>
+      <c r="Y49" s="4"/>
+      <c r="Z49" s="4"/>
+      <c r="AA49" s="4"/>
+      <c r="AB49" s="4"/>
+      <c r="AC49" s="4"/>
+      <c r="AD49" s="4"/>
+      <c r="AE49" s="4"/>
+      <c r="AF49" s="4"/>
+      <c r="AG49" s="4"/>
+      <c r="AH49" s="4"/>
+      <c r="AI49" s="4"/>
+      <c r="AJ49" s="4"/>
+      <c r="AK49" s="4"/>
+      <c r="AL49" s="4"/>
+      <c r="AM49" s="4"/>
+      <c r="AN49" s="4"/>
+      <c r="AO49" s="4"/>
+      <c r="AP49" s="4"/>
+      <c r="AQ49" s="4"/>
+      <c r="AR49" s="4"/>
+      <c r="AS49" s="4"/>
+      <c r="AT49" s="4"/>
+      <c r="AU49" s="4"/>
+      <c r="AV49" s="4"/>
+      <c r="AW49" s="4"/>
+      <c r="AX49" s="4"/>
+      <c r="AY49" s="4"/>
+      <c r="AZ49" s="4"/>
+      <c r="BA49" s="4"/>
+      <c r="BB49" s="4"/>
+      <c r="BC49" s="4"/>
+      <c r="BD49" s="4"/>
+      <c r="BE49" s="4"/>
+      <c r="BF49" s="4"/>
+      <c r="BG49" s="4"/>
+      <c r="BH49" s="4"/>
+      <c r="BI49" s="4"/>
+      <c r="BJ49" s="4"/>
+      <c r="BK49" s="4"/>
+      <c r="BL49" s="4"/>
+      <c r="BM49" s="4"/>
+      <c r="BN49" s="4"/>
+      <c r="BO49" s="4"/>
+      <c r="BP49" s="4"/>
+      <c r="BQ49" s="4"/>
+      <c r="BR49" s="4"/>
+      <c r="BS49" s="4"/>
+      <c r="BT49" s="4"/>
+      <c r="BU49" s="4"/>
+      <c r="BV49" s="4"/>
+      <c r="BW49" s="4"/>
     </row>
-    <row r="50" spans="1:82">
-[...245 lines deleted...]
-      </c>
+    <row r="50" spans="1:75">
+      <c r="A50" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2"/>
+      <c r="O50" s="2"/>
+      <c r="P50" s="2"/>
+      <c r="Q50" s="2"/>
+      <c r="R50" s="2"/>
+      <c r="S50" s="2"/>
+      <c r="T50" s="2"/>
+      <c r="U50" s="2"/>
+      <c r="V50" s="2"/>
+      <c r="W50" s="2"/>
+      <c r="X50" s="2"/>
+      <c r="Y50" s="2"/>
+      <c r="Z50" s="2"/>
+      <c r="AA50" s="2"/>
+      <c r="AB50" s="2"/>
+      <c r="AC50" s="2"/>
+      <c r="AD50" s="2"/>
+      <c r="AE50" s="2"/>
+      <c r="AF50" s="2"/>
+      <c r="AG50" s="2"/>
+      <c r="AH50" s="2"/>
+      <c r="AI50" s="2"/>
+      <c r="AJ50" s="2"/>
+      <c r="AK50" s="2"/>
+      <c r="AL50" s="2"/>
+      <c r="AM50" s="2"/>
+      <c r="AN50" s="2"/>
+      <c r="AO50" s="2"/>
+      <c r="AP50" s="2"/>
+      <c r="AQ50" s="2"/>
+      <c r="AR50" s="2"/>
+      <c r="AS50" s="2"/>
+      <c r="AT50" s="2"/>
+      <c r="AU50" s="2"/>
+      <c r="AV50" s="2"/>
+      <c r="AW50" s="2"/>
+      <c r="AX50" s="2"/>
+      <c r="AY50" s="2"/>
+      <c r="AZ50" s="2"/>
+      <c r="BA50" s="2"/>
+      <c r="BB50" s="2"/>
+      <c r="BC50" s="2"/>
+      <c r="BD50" s="2"/>
+      <c r="BE50" s="2"/>
+      <c r="BF50" s="2"/>
+      <c r="BG50" s="2"/>
+      <c r="BH50" s="2"/>
+      <c r="BI50" s="2"/>
+      <c r="BJ50" s="2"/>
+      <c r="BK50" s="2"/>
+      <c r="BL50" s="2"/>
+      <c r="BM50" s="2"/>
+      <c r="BN50" s="2"/>
+      <c r="BO50" s="2"/>
+      <c r="BP50" s="2"/>
+      <c r="BQ50" s="2"/>
+      <c r="BR50" s="2"/>
+      <c r="BS50" s="2"/>
+      <c r="BT50" s="2"/>
+      <c r="BU50" s="2"/>
+      <c r="BV50" s="2"/>
+      <c r="BW50" s="2"/>
     </row>
-    <row r="51" spans="1:82">
-[...81 lines deleted...]
-      <c r="CD51" s="4"/>
+    <row r="51" spans="1:75">
+      <c r="A51" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B51" s="3"/>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
+      <c r="J51" s="3"/>
+      <c r="K51" s="3"/>
+      <c r="L51" s="3"/>
+      <c r="M51" s="3"/>
+      <c r="N51" s="3"/>
+      <c r="O51" s="3"/>
+      <c r="P51" s="3"/>
+      <c r="Q51" s="3"/>
+      <c r="R51" s="3"/>
+      <c r="S51" s="3"/>
+      <c r="T51" s="3"/>
+      <c r="U51" s="3"/>
+      <c r="V51" s="3"/>
+      <c r="W51" s="3"/>
+      <c r="X51" s="3"/>
+      <c r="Y51" s="3"/>
+      <c r="Z51" s="3"/>
+      <c r="AA51" s="3"/>
+      <c r="AB51" s="3"/>
+      <c r="AC51" s="3"/>
+      <c r="AD51" s="3"/>
+      <c r="AE51" s="3"/>
+      <c r="AF51" s="3"/>
+      <c r="AG51" s="3"/>
+      <c r="AH51" s="3"/>
+      <c r="AI51" s="3"/>
+      <c r="AJ51" s="3"/>
+      <c r="AK51" s="3"/>
+      <c r="AL51" s="3"/>
+      <c r="AM51" s="3"/>
+      <c r="AN51" s="3"/>
+      <c r="AO51" s="3"/>
+      <c r="AP51" s="3"/>
+      <c r="AQ51" s="3"/>
+      <c r="AR51" s="3"/>
+      <c r="AS51" s="3"/>
+      <c r="AT51" s="3"/>
+      <c r="AU51" s="3"/>
+      <c r="AV51" s="3"/>
+      <c r="AW51" s="3"/>
+      <c r="AX51" s="3"/>
+      <c r="AY51" s="3"/>
+      <c r="AZ51" s="3"/>
+      <c r="BA51" s="3"/>
+      <c r="BB51" s="3"/>
+      <c r="BC51" s="3"/>
+      <c r="BD51" s="3"/>
+      <c r="BE51" s="3"/>
+      <c r="BF51" s="3"/>
+      <c r="BG51" s="3"/>
+      <c r="BH51" s="3"/>
+      <c r="BI51" s="3"/>
+      <c r="BJ51" s="3"/>
+      <c r="BK51" s="3"/>
+      <c r="BL51" s="3"/>
+      <c r="BM51" s="3"/>
+      <c r="BN51" s="3"/>
+      <c r="BO51" s="3"/>
+      <c r="BP51" s="3"/>
+      <c r="BQ51" s="3"/>
+      <c r="BR51" s="3"/>
+      <c r="BS51" s="3"/>
+      <c r="BT51" s="3"/>
+      <c r="BU51" s="3"/>
+      <c r="BV51" s="3"/>
+      <c r="BW51" s="3"/>
     </row>
-    <row r="52" spans="1:82">
-[...83 lines deleted...]
-      <c r="CD52" s="2"/>
+    <row r="52" spans="1:75">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52" t="s">
+        <v>124</v>
+      </c>
+      <c r="C52" t="s">
+        <v>124</v>
+      </c>
+      <c r="D52" t="s">
+        <v>124</v>
+      </c>
+      <c r="E52" t="s">
+        <v>124</v>
+      </c>
+      <c r="F52" t="s">
+        <v>124</v>
+      </c>
+      <c r="G52" t="s">
+        <v>124</v>
+      </c>
+      <c r="H52" t="s">
+        <v>124</v>
+      </c>
+      <c r="I52" t="s">
+        <v>124</v>
+      </c>
+      <c r="J52" t="s">
+        <v>125</v>
+      </c>
+      <c r="K52" t="s">
+        <v>125</v>
+      </c>
+      <c r="L52" t="s">
+        <v>125</v>
+      </c>
+      <c r="M52" t="s">
+        <v>125</v>
+      </c>
+      <c r="N52" t="s">
+        <v>125</v>
+      </c>
+      <c r="O52" t="s">
+        <v>125</v>
+      </c>
+      <c r="P52" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>125</v>
+      </c>
+      <c r="R52" t="s">
+        <v>125</v>
+      </c>
+      <c r="S52" t="s">
+        <v>125</v>
+      </c>
+      <c r="T52" t="s">
+        <v>125</v>
+      </c>
+      <c r="U52" t="s">
+        <v>125</v>
+      </c>
+      <c r="V52" t="s">
+        <v>125</v>
+      </c>
+      <c r="W52" t="s">
+        <v>125</v>
+      </c>
+      <c r="X52" t="s">
+        <v>125</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AB52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AJ52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AK52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AL52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AM52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AN52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AO52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AP52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AT52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY52" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BL52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BM52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BN52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BO52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BP52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BQ52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BR52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BS52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BT52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BU52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BV52" t="s">
+        <v>125</v>
+      </c>
+      <c r="BW52" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="53" spans="1:82">
-[...83 lines deleted...]
-      <c r="CD53" s="3"/>
+    <row r="53" spans="1:75">
+      <c r="A53" t="s">
+        <v>126</v>
+      </c>
+      <c r="B53" t="s">
+        <v>124</v>
+      </c>
+      <c r="C53" t="s">
+        <v>124</v>
+      </c>
+      <c r="D53" t="s">
+        <v>124</v>
+      </c>
+      <c r="E53" t="s">
+        <v>124</v>
+      </c>
+      <c r="F53" t="s">
+        <v>124</v>
+      </c>
+      <c r="G53" t="s">
+        <v>124</v>
+      </c>
+      <c r="H53" t="s">
+        <v>124</v>
+      </c>
+      <c r="I53" t="s">
+        <v>124</v>
+      </c>
+      <c r="J53" t="s">
+        <v>125</v>
+      </c>
+      <c r="K53" t="s">
+        <v>125</v>
+      </c>
+      <c r="L53" t="s">
+        <v>125</v>
+      </c>
+      <c r="M53" t="s">
+        <v>125</v>
+      </c>
+      <c r="N53" t="s">
+        <v>125</v>
+      </c>
+      <c r="O53" t="s">
+        <v>125</v>
+      </c>
+      <c r="P53" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>125</v>
+      </c>
+      <c r="R53" t="s">
+        <v>125</v>
+      </c>
+      <c r="S53" t="s">
+        <v>125</v>
+      </c>
+      <c r="T53" t="s">
+        <v>125</v>
+      </c>
+      <c r="U53" t="s">
+        <v>125</v>
+      </c>
+      <c r="V53" t="s">
+        <v>125</v>
+      </c>
+      <c r="W53" t="s">
+        <v>125</v>
+      </c>
+      <c r="X53" t="s">
+        <v>125</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AJ53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AK53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AL53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AM53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AN53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AO53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AP53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AT53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY53" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BL53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BM53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BN53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BO53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BP53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BQ53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BR53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BS53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BT53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BU53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BV53" t="s">
+        <v>125</v>
+      </c>
+      <c r="BW53" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="54" spans="1:82">
+    <row r="54" spans="1:75">
       <c r="A54" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B54" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="C54" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="D54" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="E54" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="F54" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="G54" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="H54" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="I54" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="J54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="K54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="L54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="M54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="N54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="O54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="P54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="Q54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="R54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="S54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="T54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="U54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="V54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="W54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="X54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="Y54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="Z54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AA54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AB54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AC54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AD54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AE54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AF54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AG54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AH54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AI54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AJ54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AK54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AL54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AM54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AN54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AO54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AP54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AQ54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AR54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AS54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AT54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AU54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AV54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AW54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AX54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AY54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="AZ54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BA54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BB54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BC54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BD54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BE54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BF54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BG54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BH54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BI54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BJ54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BK54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BL54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BM54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BN54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BO54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BP54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BQ54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BR54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BS54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BT54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BU54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BV54" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="BW54" t="s">
-        <v>115</v>
-[...20 lines deleted...]
-        <v>115</v>
+        <v>90</v>
       </c>
     </row>
-    <row r="55" spans="1:82">
+    <row r="55" spans="1:75">
       <c r="A55" t="s">
-        <v>116</v>
+        <v>82</v>
       </c>
       <c r="B55" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="C55" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="D55" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="E55" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="F55" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="G55" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="H55" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="I55" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="J55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="K55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="L55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="M55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="N55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="O55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="P55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="Q55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="R55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="S55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="T55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="U55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="V55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="W55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="X55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="Y55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="Z55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AA55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AB55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AC55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AD55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AE55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AF55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AG55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AH55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AI55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AJ55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AK55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AL55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AM55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AN55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AO55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AP55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AQ55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AR55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AS55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AT55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AU55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AV55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AW55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AX55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AY55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="AZ55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BA55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BB55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BC55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BD55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BE55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BF55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BG55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BH55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BI55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BJ55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BK55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BL55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BM55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BN55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BO55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BP55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BQ55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BR55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BS55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BT55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BU55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BV55" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="BW55" t="s">
-        <v>115</v>
-[...20 lines deleted...]
-        <v>115</v>
+        <v>96</v>
       </c>
     </row>
-    <row r="56" spans="1:82">
+    <row r="56" spans="1:75">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="C56" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="D56" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="E56" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="F56" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="G56" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="H56" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="I56" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="J56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="K56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="L56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="M56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="N56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="O56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="P56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="Q56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="R56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="S56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="T56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="U56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="V56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="W56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="X56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="Y56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="Z56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AA56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AB56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AC56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AD56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AE56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AF56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AG56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AH56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AI56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AJ56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AK56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AL56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AM56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AN56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AO56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AP56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AQ56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AR56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AS56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AT56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AU56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AV56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AW56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AX56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AY56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="AZ56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BA56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BB56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BC56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BD56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BE56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BF56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BG56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BH56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BI56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BJ56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BK56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BL56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BM56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BN56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BO56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BP56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BQ56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BR56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BS56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BT56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BU56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BV56" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="BW56" t="s">
-        <v>117</v>
-[...20 lines deleted...]
-        <v>117</v>
+        <v>130</v>
       </c>
     </row>
-    <row r="57" spans="1:82">
-[...245 lines deleted...]
-      </c>
+    <row r="57" spans="1:75">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="D57" s="4"/>
+      <c r="E57" s="4"/>
+      <c r="F57" s="4"/>
+      <c r="G57" s="4"/>
+      <c r="H57" s="4"/>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+      <c r="K57" s="4"/>
+      <c r="L57" s="4"/>
+      <c r="M57" s="4"/>
+      <c r="N57" s="4"/>
+      <c r="O57" s="4"/>
+      <c r="P57" s="4"/>
+      <c r="Q57" s="4"/>
+      <c r="R57" s="4"/>
+      <c r="S57" s="4"/>
+      <c r="T57" s="4"/>
+      <c r="U57" s="4"/>
+      <c r="V57" s="4"/>
+      <c r="W57" s="4"/>
+      <c r="X57" s="4"/>
+      <c r="Y57" s="4"/>
+      <c r="Z57" s="4"/>
+      <c r="AA57" s="4"/>
+      <c r="AB57" s="4"/>
+      <c r="AC57" s="4"/>
+      <c r="AD57" s="4"/>
+      <c r="AE57" s="4"/>
+      <c r="AF57" s="4"/>
+      <c r="AG57" s="4"/>
+      <c r="AH57" s="4"/>
+      <c r="AI57" s="4"/>
+      <c r="AJ57" s="4"/>
+      <c r="AK57" s="4"/>
+      <c r="AL57" s="4"/>
+      <c r="AM57" s="4"/>
+      <c r="AN57" s="4"/>
+      <c r="AO57" s="4"/>
+      <c r="AP57" s="4"/>
+      <c r="AQ57" s="4"/>
+      <c r="AR57" s="4"/>
+      <c r="AS57" s="4"/>
+      <c r="AT57" s="4"/>
+      <c r="AU57" s="4"/>
+      <c r="AV57" s="4"/>
+      <c r="AW57" s="4"/>
+      <c r="AX57" s="4"/>
+      <c r="AY57" s="4"/>
+      <c r="AZ57" s="4"/>
+      <c r="BA57" s="4"/>
+      <c r="BB57" s="4"/>
+      <c r="BC57" s="4"/>
+      <c r="BD57" s="4"/>
+      <c r="BE57" s="4"/>
+      <c r="BF57" s="4"/>
+      <c r="BG57" s="4"/>
+      <c r="BH57" s="4"/>
+      <c r="BI57" s="4"/>
+      <c r="BJ57" s="4"/>
+      <c r="BK57" s="4"/>
+      <c r="BL57" s="4"/>
+      <c r="BM57" s="4"/>
+      <c r="BN57" s="4"/>
+      <c r="BO57" s="4"/>
+      <c r="BP57" s="4"/>
+      <c r="BQ57" s="4"/>
+      <c r="BR57" s="4"/>
+      <c r="BS57" s="4"/>
+      <c r="BT57" s="4"/>
+      <c r="BU57" s="4"/>
+      <c r="BV57" s="4"/>
+      <c r="BW57" s="4"/>
     </row>
-    <row r="58" spans="1:82">
-[...245 lines deleted...]
-      </c>
+    <row r="58" spans="1:75">
+      <c r="A58" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2"/>
+      <c r="O58" s="2"/>
+      <c r="P58" s="2"/>
+      <c r="Q58" s="2"/>
+      <c r="R58" s="2"/>
+      <c r="S58" s="2"/>
+      <c r="T58" s="2"/>
+      <c r="U58" s="2"/>
+      <c r="V58" s="2"/>
+      <c r="W58" s="2"/>
+      <c r="X58" s="2"/>
+      <c r="Y58" s="2"/>
+      <c r="Z58" s="2"/>
+      <c r="AA58" s="2"/>
+      <c r="AB58" s="2"/>
+      <c r="AC58" s="2"/>
+      <c r="AD58" s="2"/>
+      <c r="AE58" s="2"/>
+      <c r="AF58" s="2"/>
+      <c r="AG58" s="2"/>
+      <c r="AH58" s="2"/>
+      <c r="AI58" s="2"/>
+      <c r="AJ58" s="2"/>
+      <c r="AK58" s="2"/>
+      <c r="AL58" s="2"/>
+      <c r="AM58" s="2"/>
+      <c r="AN58" s="2"/>
+      <c r="AO58" s="2"/>
+      <c r="AP58" s="2"/>
+      <c r="AQ58" s="2"/>
+      <c r="AR58" s="2"/>
+      <c r="AS58" s="2"/>
+      <c r="AT58" s="2"/>
+      <c r="AU58" s="2"/>
+      <c r="AV58" s="2"/>
+      <c r="AW58" s="2"/>
+      <c r="AX58" s="2"/>
+      <c r="AY58" s="2"/>
+      <c r="AZ58" s="2"/>
+      <c r="BA58" s="2"/>
+      <c r="BB58" s="2"/>
+      <c r="BC58" s="2"/>
+      <c r="BD58" s="2"/>
+      <c r="BE58" s="2"/>
+      <c r="BF58" s="2"/>
+      <c r="BG58" s="2"/>
+      <c r="BH58" s="2"/>
+      <c r="BI58" s="2"/>
+      <c r="BJ58" s="2"/>
+      <c r="BK58" s="2"/>
+      <c r="BL58" s="2"/>
+      <c r="BM58" s="2"/>
+      <c r="BN58" s="2"/>
+      <c r="BO58" s="2"/>
+      <c r="BP58" s="2"/>
+      <c r="BQ58" s="2"/>
+      <c r="BR58" s="2"/>
+      <c r="BS58" s="2"/>
+      <c r="BT58" s="2"/>
+      <c r="BU58" s="2"/>
+      <c r="BV58" s="2"/>
+      <c r="BW58" s="2"/>
     </row>
-    <row r="59" spans="1:82">
-[...81 lines deleted...]
-      <c r="CD59" s="4"/>
+    <row r="59" spans="1:75">
+      <c r="A59" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3"/>
+      <c r="K59" s="3"/>
+      <c r="L59" s="3"/>
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+      <c r="S59" s="3"/>
+      <c r="T59" s="3"/>
+      <c r="U59" s="3"/>
+      <c r="V59" s="3"/>
+      <c r="W59" s="3"/>
+      <c r="X59" s="3"/>
+      <c r="Y59" s="3"/>
+      <c r="Z59" s="3"/>
+      <c r="AA59" s="3"/>
+      <c r="AB59" s="3"/>
+      <c r="AC59" s="3"/>
+      <c r="AD59" s="3"/>
+      <c r="AE59" s="3"/>
+      <c r="AF59" s="3"/>
+      <c r="AG59" s="3"/>
+      <c r="AH59" s="3"/>
+      <c r="AI59" s="3"/>
+      <c r="AJ59" s="3"/>
+      <c r="AK59" s="3"/>
+      <c r="AL59" s="3"/>
+      <c r="AM59" s="3"/>
+      <c r="AN59" s="3"/>
+      <c r="AO59" s="3"/>
+      <c r="AP59" s="3"/>
+      <c r="AQ59" s="3"/>
+      <c r="AR59" s="3"/>
+      <c r="AS59" s="3"/>
+      <c r="AT59" s="3"/>
+      <c r="AU59" s="3"/>
+      <c r="AV59" s="3"/>
+      <c r="AW59" s="3"/>
+      <c r="AX59" s="3"/>
+      <c r="AY59" s="3"/>
+      <c r="AZ59" s="3"/>
+      <c r="BA59" s="3"/>
+      <c r="BB59" s="3"/>
+      <c r="BC59" s="3"/>
+      <c r="BD59" s="3"/>
+      <c r="BE59" s="3"/>
+      <c r="BF59" s="3"/>
+      <c r="BG59" s="3"/>
+      <c r="BH59" s="3"/>
+      <c r="BI59" s="3"/>
+      <c r="BJ59" s="3"/>
+      <c r="BK59" s="3"/>
+      <c r="BL59" s="3"/>
+      <c r="BM59" s="3"/>
+      <c r="BN59" s="3"/>
+      <c r="BO59" s="3"/>
+      <c r="BP59" s="3"/>
+      <c r="BQ59" s="3"/>
+      <c r="BR59" s="3"/>
+      <c r="BS59" s="3"/>
+      <c r="BT59" s="3"/>
+      <c r="BU59" s="3"/>
+      <c r="BV59" s="3"/>
+      <c r="BW59" s="3"/>
     </row>
-    <row r="60" spans="1:82">
-[...83 lines deleted...]
-      <c r="CD60" s="2"/>
+    <row r="60" spans="1:75">
+      <c r="A60" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60" t="s">
+        <v>133</v>
+      </c>
+      <c r="C60" t="s">
+        <v>133</v>
+      </c>
+      <c r="D60" t="s">
+        <v>133</v>
+      </c>
+      <c r="E60" t="s">
+        <v>133</v>
+      </c>
+      <c r="F60" t="s">
+        <v>133</v>
+      </c>
+      <c r="G60" t="s">
+        <v>133</v>
+      </c>
+      <c r="H60" t="s">
+        <v>133</v>
+      </c>
+      <c r="I60" t="s">
+        <v>133</v>
+      </c>
+      <c r="J60" t="s">
+        <v>133</v>
+      </c>
+      <c r="K60" t="s">
+        <v>133</v>
+      </c>
+      <c r="L60" t="s">
+        <v>133</v>
+      </c>
+      <c r="M60" t="s">
+        <v>133</v>
+      </c>
+      <c r="N60" t="s">
+        <v>133</v>
+      </c>
+      <c r="O60" t="s">
+        <v>133</v>
+      </c>
+      <c r="P60" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>133</v>
+      </c>
+      <c r="R60" t="s">
+        <v>133</v>
+      </c>
+      <c r="S60" t="s">
+        <v>133</v>
+      </c>
+      <c r="T60" t="s">
+        <v>133</v>
+      </c>
+      <c r="U60" t="s">
+        <v>133</v>
+      </c>
+      <c r="V60" t="s">
+        <v>133</v>
+      </c>
+      <c r="W60" t="s">
+        <v>133</v>
+      </c>
+      <c r="X60" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AJ60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AK60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AN60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AR60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AS60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AU60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AX60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BI60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BQ60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BR60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BV60" t="s">
+        <v>133</v>
+      </c>
+      <c r="BW60" t="s">
+        <v>133</v>
+      </c>
     </row>
-    <row r="61" spans="1:82">
-[...83 lines deleted...]
-      <c r="CD61" s="3"/>
+    <row r="61" spans="1:75">
+      <c r="A61" s="4"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="4"/>
+      <c r="F61" s="4"/>
+      <c r="G61" s="4"/>
+      <c r="H61" s="4"/>
+      <c r="I61" s="4"/>
+      <c r="J61" s="4"/>
+      <c r="K61" s="4"/>
+      <c r="L61" s="4"/>
+      <c r="M61" s="4"/>
+      <c r="N61" s="4"/>
+      <c r="O61" s="4"/>
+      <c r="P61" s="4"/>
+      <c r="Q61" s="4"/>
+      <c r="R61" s="4"/>
+      <c r="S61" s="4"/>
+      <c r="T61" s="4"/>
+      <c r="U61" s="4"/>
+      <c r="V61" s="4"/>
+      <c r="W61" s="4"/>
+      <c r="X61" s="4"/>
+      <c r="Y61" s="4"/>
+      <c r="Z61" s="4"/>
+      <c r="AA61" s="4"/>
+      <c r="AB61" s="4"/>
+      <c r="AC61" s="4"/>
+      <c r="AD61" s="4"/>
+      <c r="AE61" s="4"/>
+      <c r="AF61" s="4"/>
+      <c r="AG61" s="4"/>
+      <c r="AH61" s="4"/>
+      <c r="AI61" s="4"/>
+      <c r="AJ61" s="4"/>
+      <c r="AK61" s="4"/>
+      <c r="AL61" s="4"/>
+      <c r="AM61" s="4"/>
+      <c r="AN61" s="4"/>
+      <c r="AO61" s="4"/>
+      <c r="AP61" s="4"/>
+      <c r="AQ61" s="4"/>
+      <c r="AR61" s="4"/>
+      <c r="AS61" s="4"/>
+      <c r="AT61" s="4"/>
+      <c r="AU61" s="4"/>
+      <c r="AV61" s="4"/>
+      <c r="AW61" s="4"/>
+      <c r="AX61" s="4"/>
+      <c r="AY61" s="4"/>
+      <c r="AZ61" s="4"/>
+      <c r="BA61" s="4"/>
+      <c r="BB61" s="4"/>
+      <c r="BC61" s="4"/>
+      <c r="BD61" s="4"/>
+      <c r="BE61" s="4"/>
+      <c r="BF61" s="4"/>
+      <c r="BG61" s="4"/>
+      <c r="BH61" s="4"/>
+      <c r="BI61" s="4"/>
+      <c r="BJ61" s="4"/>
+      <c r="BK61" s="4"/>
+      <c r="BL61" s="4"/>
+      <c r="BM61" s="4"/>
+      <c r="BN61" s="4"/>
+      <c r="BO61" s="4"/>
+      <c r="BP61" s="4"/>
+      <c r="BQ61" s="4"/>
+      <c r="BR61" s="4"/>
+      <c r="BS61" s="4"/>
+      <c r="BT61" s="4"/>
+      <c r="BU61" s="4"/>
+      <c r="BV61" s="4"/>
+      <c r="BW61" s="4"/>
     </row>
-    <row r="62" spans="1:82">
-[...245 lines deleted...]
-      </c>
+    <row r="62" spans="1:75">
+      <c r="A62" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2"/>
+      <c r="O62" s="2"/>
+      <c r="P62" s="2"/>
+      <c r="Q62" s="2"/>
+      <c r="R62" s="2"/>
+      <c r="S62" s="2"/>
+      <c r="T62" s="2"/>
+      <c r="U62" s="2"/>
+      <c r="V62" s="2"/>
+      <c r="W62" s="2"/>
+      <c r="X62" s="2"/>
+      <c r="Y62" s="2"/>
+      <c r="Z62" s="2"/>
+      <c r="AA62" s="2"/>
+      <c r="AB62" s="2"/>
+      <c r="AC62" s="2"/>
+      <c r="AD62" s="2"/>
+      <c r="AE62" s="2"/>
+      <c r="AF62" s="2"/>
+      <c r="AG62" s="2"/>
+      <c r="AH62" s="2"/>
+      <c r="AI62" s="2"/>
+      <c r="AJ62" s="2"/>
+      <c r="AK62" s="2"/>
+      <c r="AL62" s="2"/>
+      <c r="AM62" s="2"/>
+      <c r="AN62" s="2"/>
+      <c r="AO62" s="2"/>
+      <c r="AP62" s="2"/>
+      <c r="AQ62" s="2"/>
+      <c r="AR62" s="2"/>
+      <c r="AS62" s="2"/>
+      <c r="AT62" s="2"/>
+      <c r="AU62" s="2"/>
+      <c r="AV62" s="2"/>
+      <c r="AW62" s="2"/>
+      <c r="AX62" s="2"/>
+      <c r="AY62" s="2"/>
+      <c r="AZ62" s="2"/>
+      <c r="BA62" s="2"/>
+      <c r="BB62" s="2"/>
+      <c r="BC62" s="2"/>
+      <c r="BD62" s="2"/>
+      <c r="BE62" s="2"/>
+      <c r="BF62" s="2"/>
+      <c r="BG62" s="2"/>
+      <c r="BH62" s="2"/>
+      <c r="BI62" s="2"/>
+      <c r="BJ62" s="2"/>
+      <c r="BK62" s="2"/>
+      <c r="BL62" s="2"/>
+      <c r="BM62" s="2"/>
+      <c r="BN62" s="2"/>
+      <c r="BO62" s="2"/>
+      <c r="BP62" s="2"/>
+      <c r="BQ62" s="2"/>
+      <c r="BR62" s="2"/>
+      <c r="BS62" s="2"/>
+      <c r="BT62" s="2"/>
+      <c r="BU62" s="2"/>
+      <c r="BV62" s="2"/>
+      <c r="BW62" s="2"/>
     </row>
-    <row r="63" spans="1:82">
-[...81 lines deleted...]
-      <c r="CD63" s="4"/>
+    <row r="63" spans="1:75">
+      <c r="A63" s="3"/>
+      <c r="B63" s="3"/>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3"/>
+      <c r="K63" s="3"/>
+      <c r="L63" s="3"/>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3"/>
+      <c r="O63" s="3"/>
+      <c r="P63" s="3"/>
+      <c r="Q63" s="3"/>
+      <c r="R63" s="3"/>
+      <c r="S63" s="3"/>
+      <c r="T63" s="3"/>
+      <c r="U63" s="3"/>
+      <c r="V63" s="3"/>
+      <c r="W63" s="3"/>
+      <c r="X63" s="3"/>
+      <c r="Y63" s="3"/>
+      <c r="Z63" s="3"/>
+      <c r="AA63" s="3"/>
+      <c r="AB63" s="3"/>
+      <c r="AC63" s="3"/>
+      <c r="AD63" s="3"/>
+      <c r="AE63" s="3"/>
+      <c r="AF63" s="3"/>
+      <c r="AG63" s="3"/>
+      <c r="AH63" s="3"/>
+      <c r="AI63" s="3"/>
+      <c r="AJ63" s="3"/>
+      <c r="AK63" s="3"/>
+      <c r="AL63" s="3"/>
+      <c r="AM63" s="3"/>
+      <c r="AN63" s="3"/>
+      <c r="AO63" s="3"/>
+      <c r="AP63" s="3"/>
+      <c r="AQ63" s="3"/>
+      <c r="AR63" s="3"/>
+      <c r="AS63" s="3"/>
+      <c r="AT63" s="3"/>
+      <c r="AU63" s="3"/>
+      <c r="AV63" s="3"/>
+      <c r="AW63" s="3"/>
+      <c r="AX63" s="3"/>
+      <c r="AY63" s="3"/>
+      <c r="AZ63" s="3"/>
+      <c r="BA63" s="3"/>
+      <c r="BB63" s="3"/>
+      <c r="BC63" s="3"/>
+      <c r="BD63" s="3"/>
+      <c r="BE63" s="3"/>
+      <c r="BF63" s="3"/>
+      <c r="BG63" s="3"/>
+      <c r="BH63" s="3"/>
+      <c r="BI63" s="3"/>
+      <c r="BJ63" s="3"/>
+      <c r="BK63" s="3"/>
+      <c r="BL63" s="3"/>
+      <c r="BM63" s="3"/>
+      <c r="BN63" s="3"/>
+      <c r="BO63" s="3"/>
+      <c r="BP63" s="3"/>
+      <c r="BQ63" s="3"/>
+      <c r="BR63" s="3"/>
+      <c r="BS63" s="3"/>
+      <c r="BT63" s="3"/>
+      <c r="BU63" s="3"/>
+      <c r="BV63" s="3"/>
+      <c r="BW63" s="3"/>
     </row>
-    <row r="64" spans="1:82">
-[...83 lines deleted...]
-      <c r="CD64" s="2"/>
+    <row r="64" spans="1:75">
+      <c r="A64" t="s">
+        <v>76</v>
+      </c>
+      <c r="B64" t="s">
+        <v>135</v>
+      </c>
+      <c r="C64" t="s">
+        <v>135</v>
+      </c>
+      <c r="D64" t="s">
+        <v>135</v>
+      </c>
+      <c r="E64" t="s">
+        <v>135</v>
+      </c>
+      <c r="F64" t="s">
+        <v>135</v>
+      </c>
+      <c r="G64" t="s">
+        <v>135</v>
+      </c>
+      <c r="H64" t="s">
+        <v>135</v>
+      </c>
+      <c r="I64" t="s">
+        <v>135</v>
+      </c>
+      <c r="J64" t="s">
+        <v>135</v>
+      </c>
+      <c r="K64" t="s">
+        <v>135</v>
+      </c>
+      <c r="L64" t="s">
+        <v>135</v>
+      </c>
+      <c r="M64" t="s">
+        <v>135</v>
+      </c>
+      <c r="N64" t="s">
+        <v>135</v>
+      </c>
+      <c r="O64" t="s">
+        <v>135</v>
+      </c>
+      <c r="P64" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>135</v>
+      </c>
+      <c r="R64" t="s">
+        <v>135</v>
+      </c>
+      <c r="S64" t="s">
+        <v>135</v>
+      </c>
+      <c r="T64" t="s">
+        <v>135</v>
+      </c>
+      <c r="U64" t="s">
+        <v>135</v>
+      </c>
+      <c r="V64" t="s">
+        <v>135</v>
+      </c>
+      <c r="W64" t="s">
+        <v>135</v>
+      </c>
+      <c r="X64" t="s">
+        <v>135</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>135</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AM64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AN64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AO64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AQ64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AR64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AS64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AV64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AX64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AY64" t="s">
+        <v>135</v>
+      </c>
+      <c r="AZ64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BA64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BB64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BC64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BF64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BJ64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BU64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV64" t="s">
+        <v>135</v>
+      </c>
+      <c r="BW64" t="s">
+        <v>135</v>
+      </c>
     </row>
-    <row r="65" spans="1:82">
-[...81 lines deleted...]
-      <c r="CD65" s="3"/>
+    <row r="65" spans="1:75">
+      <c r="A65" t="s">
+        <v>79</v>
+      </c>
+      <c r="B65" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" t="s">
+        <v>136</v>
+      </c>
+      <c r="D65" t="s">
+        <v>136</v>
+      </c>
+      <c r="E65" t="s">
+        <v>136</v>
+      </c>
+      <c r="F65" t="s">
+        <v>136</v>
+      </c>
+      <c r="G65" t="s">
+        <v>136</v>
+      </c>
+      <c r="H65" t="s">
+        <v>136</v>
+      </c>
+      <c r="I65" t="s">
+        <v>136</v>
+      </c>
+      <c r="J65" t="s">
+        <v>136</v>
+      </c>
+      <c r="K65" t="s">
+        <v>136</v>
+      </c>
+      <c r="L65" t="s">
+        <v>136</v>
+      </c>
+      <c r="M65" t="s">
+        <v>136</v>
+      </c>
+      <c r="N65" t="s">
+        <v>136</v>
+      </c>
+      <c r="O65" t="s">
+        <v>136</v>
+      </c>
+      <c r="P65" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>136</v>
+      </c>
+      <c r="R65" t="s">
+        <v>136</v>
+      </c>
+      <c r="S65" t="s">
+        <v>136</v>
+      </c>
+      <c r="T65" t="s">
+        <v>136</v>
+      </c>
+      <c r="U65" t="s">
+        <v>136</v>
+      </c>
+      <c r="V65" t="s">
+        <v>136</v>
+      </c>
+      <c r="W65" t="s">
+        <v>136</v>
+      </c>
+      <c r="X65" t="s">
+        <v>136</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>136</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AF65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AG65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AK65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AL65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AN65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AO65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AQ65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AR65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AS65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AT65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AU65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AX65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AY65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BA65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BB65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BC65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BE65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BF65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BJ65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BM65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BN65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BU65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV65" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW65" t="s">
+        <v>136</v>
+      </c>
     </row>
-    <row r="66" spans="1:82">
+    <row r="66" spans="1:75">
       <c r="A66" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="C66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="D66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="E66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="F66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="G66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="H66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="I66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="J66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="K66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="L66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="M66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="N66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="O66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="P66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="Q66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="R66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="S66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="T66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="U66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="V66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="W66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="X66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="Y66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="Z66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AA66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AB66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AC66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AD66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AE66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AF66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AG66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AH66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AI66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AJ66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AK66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AL66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AM66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AN66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AO66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AP66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AQ66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AR66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AS66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AT66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AU66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AV66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AW66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AX66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AY66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="AZ66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BA66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BB66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BC66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BD66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BE66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BF66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BG66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BH66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BI66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BJ66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BK66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BL66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BM66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BN66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BO66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BP66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BQ66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BR66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BS66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BT66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BU66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BV66" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="BW66" t="s">
-        <v>124</v>
-[...20 lines deleted...]
-        <v>124</v>
+        <v>137</v>
       </c>
     </row>
-    <row r="67" spans="1:82">
-[...245 lines deleted...]
-      </c>
+    <row r="68" spans="1:75">
+      <c r="A68" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1"/>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+      <c r="N68" s="1"/>
+      <c r="O68" s="1"/>
+      <c r="P68" s="1"/>
+      <c r="Q68" s="1"/>
+      <c r="R68" s="1"/>
+      <c r="S68" s="1"/>
+      <c r="T68" s="1"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+      <c r="X68" s="1"/>
+      <c r="Y68" s="1"/>
+      <c r="Z68" s="1"/>
+      <c r="AA68" s="1"/>
+      <c r="AB68" s="1"/>
+      <c r="AC68" s="1"/>
+      <c r="AD68" s="1"/>
+      <c r="AE68" s="1"/>
+      <c r="AF68" s="1"/>
+      <c r="AG68" s="1"/>
+      <c r="AH68" s="1"/>
+      <c r="AI68" s="1"/>
+      <c r="AJ68" s="1"/>
+      <c r="AK68" s="1"/>
+      <c r="AL68" s="1"/>
+      <c r="AM68" s="1"/>
+      <c r="AN68" s="1"/>
+      <c r="AO68" s="1"/>
+      <c r="AP68" s="1"/>
+      <c r="AQ68" s="1"/>
+      <c r="AR68" s="1"/>
+      <c r="AS68" s="1"/>
+      <c r="AT68" s="1"/>
+      <c r="AU68" s="1"/>
+      <c r="AV68" s="1"/>
+      <c r="AW68" s="1"/>
+      <c r="AX68" s="1"/>
+      <c r="AY68" s="1"/>
+      <c r="AZ68" s="1"/>
+      <c r="BA68" s="1"/>
+      <c r="BB68" s="1"/>
+      <c r="BC68" s="1"/>
+      <c r="BD68" s="1"/>
+      <c r="BE68" s="1"/>
+      <c r="BF68" s="1"/>
+      <c r="BG68" s="1"/>
+      <c r="BH68" s="1"/>
+      <c r="BI68" s="1"/>
+      <c r="BJ68" s="1"/>
+      <c r="BK68" s="1"/>
+      <c r="BL68" s="1"/>
+      <c r="BM68" s="1"/>
+      <c r="BN68" s="1"/>
+      <c r="BO68" s="1"/>
+      <c r="BP68" s="1"/>
+      <c r="BQ68" s="1"/>
+      <c r="BR68" s="1"/>
+      <c r="BS68" s="1"/>
+      <c r="BT68" s="1"/>
+      <c r="BU68" s="1"/>
+      <c r="BV68" s="1"/>
+      <c r="BW68" s="1"/>
     </row>
-    <row r="68" spans="1:82">
-[...335 lines deleted...]
-        <v>128</v>
+    <row r="69" spans="1:75">
+      <c r="A69" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A71:CD71"/>
+    <mergeCell ref="A69:BW69"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>