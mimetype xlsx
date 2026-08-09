--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -12,150 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="47280-otkroj-dlya-sebya-k..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
-[...98 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>10.08.2026</t>
   </si>
   <si>
     <t>11.08.2026</t>
   </si>
   <si>
     <t>12.08.2026</t>
   </si>
   <si>
     <t>14.08.2026</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
     <t>17.08.2026</t>
   </si>
   <si>
     <t>18.08.2026</t>
   </si>
   <si>
     <t>19.08.2026</t>
   </si>
   <si>
@@ -245,237 +146,177 @@
   <si>
     <t>29.09.2026</t>
   </si>
   <si>
     <t>30.09.2026</t>
   </si>
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>05.10.2026</t>
   </si>
   <si>
     <t>Гостиничный комплекс "Спутник"</t>
   </si>
   <si>
     <t>двухместный стандарт</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
-    <t>120000 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>180000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
-    <t>156000 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>234000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 4—12 лет на основном месте</t>
   </si>
   <si>
-    <t>108 000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>162 000 руб.</t>
   </si>
   <si>
     <t>Ребёнок 4—12 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>102 000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>144 000 руб.</t>
   </si>
   <si>
     <t>Ребёнок 13—14 лет на дополнительном месте</t>
   </si>
   <si>
     <t>ГК "Спутник" (корпус Спутник-Камчатка)</t>
   </si>
   <si>
+    <t>178000 RUB</t>
+  </si>
+  <si>
+    <t>226000 RUB</t>
+  </si>
+  <si>
+    <t>160 200 руб.</t>
+  </si>
+  <si>
+    <t>142 400 руб.</t>
+  </si>
+  <si>
+    <t>Русский двор</t>
+  </si>
+  <si>
+    <t>Супериор дабл/твин</t>
+  </si>
+  <si>
+    <t>145000 RUB</t>
+  </si>
+  <si>
+    <t>130 500 руб.</t>
+  </si>
+  <si>
+    <t>116 000 руб.</t>
+  </si>
+  <si>
+    <t>Авача</t>
+  </si>
+  <si>
+    <t>одноместный стандарт</t>
+  </si>
+  <si>
+    <t>175000 RUB</t>
+  </si>
+  <si>
+    <t>Арсеньев</t>
+  </si>
+  <si>
+    <t>База отдыха "Кречет"</t>
+  </si>
+  <si>
+    <t>128000 RUB</t>
+  </si>
+  <si>
+    <t>158000 RUB</t>
+  </si>
+  <si>
+    <t>115 000 руб.</t>
+  </si>
+  <si>
+    <t>семейный</t>
+  </si>
+  <si>
+    <t>Квартира</t>
+  </si>
+  <si>
+    <t>квартира</t>
+  </si>
+  <si>
+    <t>110000 RUB</t>
+  </si>
+  <si>
+    <t>Взрослый на дополнительном месте</t>
+  </si>
+  <si>
     <t>119000 RUB</t>
   </si>
   <si>
-    <t>178000 RUB</t>
-[...13 lines deleted...]
-  <si>
     <t>99 000 руб.</t>
   </si>
   <si>
-    <t>142 400 руб.</t>
-[...97 lines deleted...]
-  <si>
     <t>80 000 руб.</t>
   </si>
   <si>
     <t>Экскурсионная программа без размещения</t>
   </si>
   <si>
     <t>без номера</t>
   </si>
   <si>
     <t>88000 RUB</t>
   </si>
   <si>
     <t>Авача Гавань</t>
   </si>
   <si>
     <t>125000 RUB</t>
   </si>
   <si>
     <t>152000 RUB</t>
   </si>
   <si>
     <t>112 500 руб.</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 25.06.2026 01:47, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 09.08.2026 13:03, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -817,136 +658,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW69"/>
+  <dimension ref="A1:AP69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A68" sqref="A68:BW68"/>
+      <selection activeCell="A68" sqref="A68:AP68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-[...31 lines deleted...]
-    <col min="75" max="75" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:42">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1027,10683 +835,6030 @@
       </c>
       <c r="AI1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AJ1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AN1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AO1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AP1" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AQ1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:42">
+      <c r="A2" s="2" t="s">
         <v>41</v>
-      </c>
-[...99 lines deleted...]
-        <v>74</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
       <c r="AN2" s="2"/>
       <c r="AO2" s="2"/>
       <c r="AP2" s="2"/>
-      <c r="AQ2" s="2"/>
-[...31 lines deleted...]
-      <c r="BW2" s="2"/>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:42">
       <c r="A3" s="3" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
-      <c r="AQ3" s="3"/>
-[...31 lines deleted...]
-      <c r="BW3" s="3"/>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B4" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="C4" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="D4" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="E4" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="F4" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="G4" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="H4" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="I4" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="J4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="K4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="L4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="O4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="Q4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="R4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="S4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="T4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="U4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="V4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="W4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="X4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="Y4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="Z4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AA4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AB4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AC4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AD4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AE4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AF4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AG4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AH4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AI4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AJ4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AK4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AL4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AM4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AN4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AO4" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="AP4" t="s">
-        <v>78</v>
-[...98 lines deleted...]
-        <v>78</v>
+        <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="E5" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="F5" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="G5" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="H5" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="I5" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="J5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="M5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="O5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="Q5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="R5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="S5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="T5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="U5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="V5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="W5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="X5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="Y5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="Z5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AA5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AB5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AC5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AD5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AE5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AF5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AG5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AH5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AI5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AJ5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AK5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AL5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AM5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AN5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AO5" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="AP5" t="s">
-        <v>81</v>
-[...98 lines deleted...]
-        <v>81</v>
+        <v>46</v>
       </c>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="E6" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="F6" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="H6" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="J6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="K6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="L6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="N6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="O6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="P6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="Q6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="R6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="S6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="T6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="U6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="V6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="W6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="X6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="Y6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="Z6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AA6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AB6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AC6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AD6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AE6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AF6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AG6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AH6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AI6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AJ6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AK6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AL6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AM6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AN6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AO6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AP6" t="s">
-        <v>84</v>
-[...98 lines deleted...]
-        <v>84</v>
+        <v>48</v>
       </c>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="B7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="C7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="H7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="I7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="J7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="K7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="L7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="N7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="O7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="P7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="Q7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="R7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="S7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="T7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="U7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="V7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="W7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="X7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="Y7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="Z7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AA7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AB7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AC7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AD7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AE7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AF7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AG7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AH7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AI7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AJ7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AK7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AL7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AM7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AN7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AO7" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AP7" t="s">
-        <v>87</v>
-[...98 lines deleted...]
-        <v>87</v>
+        <v>50</v>
       </c>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="C8" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="E8" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="G8" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="H8" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="I8" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="J8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="K8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="L8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="M8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="N8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="O8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="P8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="Q8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="R8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="S8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="T8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="U8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="V8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="W8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="X8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="Y8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="Z8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AA8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AB8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AC8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AD8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AE8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AF8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AG8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AH8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AI8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AJ8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AK8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AL8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AM8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AN8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AO8" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="AP8" t="s">
-        <v>84</v>
-[...98 lines deleted...]
-        <v>84</v>
+        <v>48</v>
       </c>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:42">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="4"/>
       <c r="AP9" s="4"/>
-      <c r="AQ9" s="4"/>
-[...31 lines deleted...]
-      <c r="BW9" s="4"/>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:42">
       <c r="A10" s="2" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
       <c r="AP10" s="2"/>
-      <c r="AQ10" s="2"/>
-[...31 lines deleted...]
-      <c r="BW10" s="2"/>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:42">
       <c r="A11" s="3" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
       <c r="AB11" s="3"/>
       <c r="AC11" s="3"/>
       <c r="AD11" s="3"/>
       <c r="AE11" s="3"/>
       <c r="AF11" s="3"/>
       <c r="AG11" s="3"/>
       <c r="AH11" s="3"/>
       <c r="AI11" s="3"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AL11" s="3"/>
       <c r="AM11" s="3"/>
       <c r="AN11" s="3"/>
       <c r="AO11" s="3"/>
       <c r="AP11" s="3"/>
-      <c r="AQ11" s="3"/>
-[...31 lines deleted...]
-      <c r="BW11" s="3"/>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="G12" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="I12" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="J12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="K12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="L12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="M12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="N12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="O12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="P12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="Q12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="R12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="S12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="T12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="U12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="V12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="W12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="X12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="Y12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="Z12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AA12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AB12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AC12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AD12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AE12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AF12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AG12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AH12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AI12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AJ12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AK12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AL12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AM12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AN12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AO12" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AP12" t="s">
-        <v>91</v>
-[...98 lines deleted...]
-        <v>91</v>
+        <v>53</v>
       </c>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="G13" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="H13" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="I13" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="K13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="L13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="M13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="N13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="O13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="P13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="Q13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="R13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="S13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="T13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="U13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="V13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="W13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="X13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="Y13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="Z13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AA13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AB13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AC13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AD13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AE13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AF13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AG13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AH13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AI13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AJ13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AK13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AL13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AM13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AN13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AO13" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="AP13" t="s">
-        <v>93</v>
-[...98 lines deleted...]
-        <v>93</v>
+        <v>54</v>
       </c>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="F14" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="G14" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="H14" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="I14" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="K14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="L14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="M14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="N14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="O14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="P14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="Q14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="R14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="S14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="T14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="U14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="V14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="W14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="X14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="Y14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="Z14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AA14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AB14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AC14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AD14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AE14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AF14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AG14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AH14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AI14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AJ14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AK14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AL14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AM14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AN14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AO14" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AP14" t="s">
-        <v>95</v>
-[...98 lines deleted...]
-        <v>95</v>
+        <v>55</v>
       </c>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="F15" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="G15" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="H15" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="I15" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="J15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="K15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="L15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="M15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="N15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="O15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="P15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="Q15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="R15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="S15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="T15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="U15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="V15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="W15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="X15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="Y15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="Z15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AA15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AB15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AC15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AD15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AE15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AF15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AG15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AH15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AI15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AJ15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AK15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AL15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AM15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AN15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AO15" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="AP15" t="s">
-        <v>97</v>
-[...98 lines deleted...]
-        <v>97</v>
+        <v>56</v>
       </c>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="E16" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="F16" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="G16" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="H16" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="J16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="K16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="L16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="M16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="N16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="O16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="P16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="Q16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="R16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="S16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="T16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="U16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="V16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="W16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="X16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="Y16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="Z16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AA16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AB16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AC16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AD16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AE16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AF16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AG16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AH16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AI16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AJ16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AK16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AL16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AM16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AN16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AO16" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="AP16" t="s">
-        <v>95</v>
-[...98 lines deleted...]
-        <v>95</v>
+        <v>55</v>
       </c>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:42">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
       <c r="S17" s="4"/>
       <c r="T17" s="4"/>
       <c r="U17" s="4"/>
       <c r="V17" s="4"/>
       <c r="W17" s="4"/>
       <c r="X17" s="4"/>
       <c r="Y17" s="4"/>
       <c r="Z17" s="4"/>
       <c r="AA17" s="4"/>
       <c r="AB17" s="4"/>
       <c r="AC17" s="4"/>
       <c r="AD17" s="4"/>
       <c r="AE17" s="4"/>
       <c r="AF17" s="4"/>
       <c r="AG17" s="4"/>
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
       <c r="AK17" s="4"/>
       <c r="AL17" s="4"/>
       <c r="AM17" s="4"/>
       <c r="AN17" s="4"/>
       <c r="AO17" s="4"/>
       <c r="AP17" s="4"/>
-      <c r="AQ17" s="4"/>
-[...31 lines deleted...]
-      <c r="BW17" s="4"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:42">
       <c r="A18" s="2" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
       <c r="AB18" s="2"/>
       <c r="AC18" s="2"/>
       <c r="AD18" s="2"/>
       <c r="AE18" s="2"/>
       <c r="AF18" s="2"/>
       <c r="AG18" s="2"/>
       <c r="AH18" s="2"/>
       <c r="AI18" s="2"/>
       <c r="AJ18" s="2"/>
       <c r="AK18" s="2"/>
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
       <c r="AN18" s="2"/>
       <c r="AO18" s="2"/>
       <c r="AP18" s="2"/>
-      <c r="AQ18" s="2"/>
-[...31 lines deleted...]
-      <c r="BW18" s="2"/>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:42">
       <c r="A19" s="3" t="s">
-        <v>99</v>
+        <v>58</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
       <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="3"/>
       <c r="AE19" s="3"/>
       <c r="AF19" s="3"/>
       <c r="AG19" s="3"/>
       <c r="AH19" s="3"/>
       <c r="AI19" s="3"/>
       <c r="AJ19" s="3"/>
       <c r="AK19" s="3"/>
       <c r="AL19" s="3"/>
       <c r="AM19" s="3"/>
       <c r="AN19" s="3"/>
       <c r="AO19" s="3"/>
       <c r="AP19" s="3"/>
-      <c r="AQ19" s="3"/>
-[...31 lines deleted...]
-      <c r="BW19" s="3"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B20" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="E20" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="F20" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="G20" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="I20" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="J20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="K20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="L20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="M20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="N20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="O20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="P20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="Q20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="R20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="S20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="T20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="U20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="V20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="W20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="X20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="Y20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="Z20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AA20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AB20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AC20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AD20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AE20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AF20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AG20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AH20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AI20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AJ20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AK20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AL20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AM20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AN20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AO20" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AP20" t="s">
-        <v>101</v>
-[...98 lines deleted...]
-        <v>101</v>
+        <v>59</v>
       </c>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="B21" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="G21" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="H21" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="I21" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="J21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="K21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="L21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="M21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="N21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="O21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="P21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="Q21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="R21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="S21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="T21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="U21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="V21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="W21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="X21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="Y21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="Z21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AA21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AB21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AC21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AD21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AE21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AF21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AG21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AH21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AI21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AJ21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AK21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AL21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AM21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AN21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AO21" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AP21" t="s">
-        <v>91</v>
-[...98 lines deleted...]
-        <v>91</v>
+        <v>53</v>
       </c>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="C22" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="E22" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="F22" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="G22" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="I22" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="J22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="K22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="L22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="M22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="N22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="O22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="P22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Q22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="R22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="S22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="T22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="U22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="V22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="W22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="X22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Y22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Z22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AA22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AB22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AC22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AD22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AE22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AF22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AG22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AH22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AI22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AJ22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AK22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AL22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AM22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AN22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AO22" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AP22" t="s">
-        <v>104</v>
-[...98 lines deleted...]
-        <v>104</v>
+        <v>60</v>
       </c>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="E23" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="F23" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="G23" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="I23" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="J23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="K23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="L23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="M23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="N23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="O23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="P23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="Q23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="R23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="S23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="T23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="U23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="V23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="W23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="X23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="Y23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="Z23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AA23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AB23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AC23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AD23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AE23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AF23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AG23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AH23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AI23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AJ23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AK23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AL23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AM23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AN23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AO23" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AP23" t="s">
-        <v>106</v>
-[...98 lines deleted...]
-        <v>106</v>
+        <v>61</v>
       </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:42">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
       <c r="V24" s="4"/>
       <c r="W24" s="4"/>
       <c r="X24" s="4"/>
       <c r="Y24" s="4"/>
       <c r="Z24" s="4"/>
       <c r="AA24" s="4"/>
       <c r="AB24" s="4"/>
       <c r="AC24" s="4"/>
       <c r="AD24" s="4"/>
       <c r="AE24" s="4"/>
       <c r="AF24" s="4"/>
       <c r="AG24" s="4"/>
       <c r="AH24" s="4"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
       <c r="AK24" s="4"/>
       <c r="AL24" s="4"/>
       <c r="AM24" s="4"/>
       <c r="AN24" s="4"/>
       <c r="AO24" s="4"/>
       <c r="AP24" s="4"/>
-      <c r="AQ24" s="4"/>
-[...31 lines deleted...]
-      <c r="BW24" s="4"/>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:42">
       <c r="A25" s="2" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="2"/>
       <c r="AC25" s="2"/>
       <c r="AD25" s="2"/>
       <c r="AE25" s="2"/>
       <c r="AF25" s="2"/>
       <c r="AG25" s="2"/>
       <c r="AH25" s="2"/>
       <c r="AI25" s="2"/>
       <c r="AJ25" s="2"/>
       <c r="AK25" s="2"/>
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
       <c r="AN25" s="2"/>
       <c r="AO25" s="2"/>
       <c r="AP25" s="2"/>
-      <c r="AQ25" s="2"/>
-[...31 lines deleted...]
-      <c r="BW25" s="2"/>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:42">
       <c r="A26" s="3" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
       <c r="S26" s="3"/>
       <c r="T26" s="3"/>
       <c r="U26" s="3"/>
       <c r="V26" s="3"/>
       <c r="W26" s="3"/>
       <c r="X26" s="3"/>
       <c r="Y26" s="3"/>
       <c r="Z26" s="3"/>
       <c r="AA26" s="3"/>
       <c r="AB26" s="3"/>
       <c r="AC26" s="3"/>
       <c r="AD26" s="3"/>
       <c r="AE26" s="3"/>
       <c r="AF26" s="3"/>
       <c r="AG26" s="3"/>
       <c r="AH26" s="3"/>
       <c r="AI26" s="3"/>
       <c r="AJ26" s="3"/>
       <c r="AK26" s="3"/>
       <c r="AL26" s="3"/>
       <c r="AM26" s="3"/>
       <c r="AN26" s="3"/>
       <c r="AO26" s="3"/>
       <c r="AP26" s="3"/>
-      <c r="AQ26" s="3"/>
-[...31 lines deleted...]
-      <c r="BW26" s="3"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B27" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="C27" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="F27" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="G27" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="H27" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="I27" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="J27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="K27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="L27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="M27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="N27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="O27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="P27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="Q27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="R27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="S27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="T27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="U27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="V27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="W27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="X27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="Y27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="Z27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AA27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AB27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AC27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AD27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AE27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AF27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AG27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AH27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AI27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AJ27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AK27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AL27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AM27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AN27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AO27" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AP27" t="s">
-        <v>101</v>
-[...98 lines deleted...]
-        <v>101</v>
+        <v>59</v>
       </c>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="C28" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="E28" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="F28" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="G28" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="H28" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="I28" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="J28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="K28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="L28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="M28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="N28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="O28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="P28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Q28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="R28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="S28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="T28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="U28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="V28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="W28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="X28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Y28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Z28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AA28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AB28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AC28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AD28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AE28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AF28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AG28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AH28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AI28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AJ28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AK28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AL28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AM28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AN28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AO28" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AP28" t="s">
-        <v>104</v>
-[...98 lines deleted...]
-        <v>104</v>
+        <v>60</v>
       </c>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="C29" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="E29" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="F29" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="G29" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="H29" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="I29" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="J29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="K29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="L29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="M29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="N29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="O29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="P29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="Q29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="R29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="S29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="T29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="U29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="V29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="W29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="X29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="Y29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="Z29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AA29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AB29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AC29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AD29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AE29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AF29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AG29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AH29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AI29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AJ29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AK29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AL29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AM29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AN29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AO29" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AP29" t="s">
-        <v>106</v>
-[...98 lines deleted...]
-        <v>106</v>
+        <v>61</v>
       </c>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:42">
       <c r="A30" s="3" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
       <c r="T30" s="3"/>
       <c r="U30" s="3"/>
       <c r="V30" s="3"/>
       <c r="W30" s="3"/>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
       <c r="AB30" s="3"/>
       <c r="AC30" s="3"/>
       <c r="AD30" s="3"/>
       <c r="AE30" s="3"/>
       <c r="AF30" s="3"/>
       <c r="AG30" s="3"/>
       <c r="AH30" s="3"/>
       <c r="AI30" s="3"/>
       <c r="AJ30" s="3"/>
       <c r="AK30" s="3"/>
       <c r="AL30" s="3"/>
       <c r="AM30" s="3"/>
       <c r="AN30" s="3"/>
       <c r="AO30" s="3"/>
       <c r="AP30" s="3"/>
-      <c r="AQ30" s="3"/>
-[...31 lines deleted...]
-      <c r="BW30" s="3"/>
     </row>
-    <row r="31" spans="1:75">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="C31" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="E31" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="F31" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="G31" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="H31" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="I31" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="J31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="K31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="L31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="M31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="N31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="O31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="P31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="Q31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="R31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="S31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="T31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="U31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="V31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="W31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="X31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="Y31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="Z31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AA31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AB31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AC31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AD31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AE31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AF31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AG31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AH31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AI31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AJ31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AK31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AL31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AM31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AN31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AO31" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="AP31" t="s">
-        <v>110</v>
-[...98 lines deleted...]
-        <v>110</v>
+        <v>64</v>
       </c>
     </row>
-    <row r="32" spans="1:75">
+    <row r="32" spans="1:42">
       <c r="A32" s="4"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
       <c r="T32" s="4"/>
       <c r="U32" s="4"/>
       <c r="V32" s="4"/>
       <c r="W32" s="4"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="4"/>
       <c r="AA32" s="4"/>
       <c r="AB32" s="4"/>
       <c r="AC32" s="4"/>
       <c r="AD32" s="4"/>
       <c r="AE32" s="4"/>
       <c r="AF32" s="4"/>
       <c r="AG32" s="4"/>
       <c r="AH32" s="4"/>
       <c r="AI32" s="4"/>
       <c r="AJ32" s="4"/>
       <c r="AK32" s="4"/>
       <c r="AL32" s="4"/>
       <c r="AM32" s="4"/>
       <c r="AN32" s="4"/>
       <c r="AO32" s="4"/>
       <c r="AP32" s="4"/>
-      <c r="AQ32" s="4"/>
-[...31 lines deleted...]
-      <c r="BW32" s="4"/>
     </row>
-    <row r="33" spans="1:75">
+    <row r="33" spans="1:42">
       <c r="A33" s="2" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
       <c r="AB33" s="2"/>
       <c r="AC33" s="2"/>
       <c r="AD33" s="2"/>
       <c r="AE33" s="2"/>
       <c r="AF33" s="2"/>
       <c r="AG33" s="2"/>
       <c r="AH33" s="2"/>
       <c r="AI33" s="2"/>
       <c r="AJ33" s="2"/>
       <c r="AK33" s="2"/>
       <c r="AL33" s="2"/>
       <c r="AM33" s="2"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
-      <c r="AQ33" s="2"/>
-[...31 lines deleted...]
-      <c r="BW33" s="2"/>
     </row>
-    <row r="34" spans="1:75">
+    <row r="34" spans="1:42">
       <c r="A34" s="3" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3"/>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
       <c r="AB34" s="3"/>
       <c r="AC34" s="3"/>
       <c r="AD34" s="3"/>
       <c r="AE34" s="3"/>
       <c r="AF34" s="3"/>
       <c r="AG34" s="3"/>
       <c r="AH34" s="3"/>
       <c r="AI34" s="3"/>
       <c r="AJ34" s="3"/>
       <c r="AK34" s="3"/>
       <c r="AL34" s="3"/>
       <c r="AM34" s="3"/>
       <c r="AN34" s="3"/>
       <c r="AO34" s="3"/>
       <c r="AP34" s="3"/>
-      <c r="AQ34" s="3"/>
-[...31 lines deleted...]
-      <c r="BW34" s="3"/>
     </row>
-    <row r="35" spans="1:75">
+    <row r="35" spans="1:42">
       <c r="A35" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="E35" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="F35" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="G35" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="H35" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="I35" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="J35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="K35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="L35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="M35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="N35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="O35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="P35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="Q35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="R35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="S35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="T35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="U35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="V35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="W35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="X35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="Y35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="Z35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AA35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AB35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AC35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AD35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AE35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AF35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AG35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AH35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AI35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AJ35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AK35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AL35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AM35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AN35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AO35" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="AP35" t="s">
-        <v>101</v>
-[...98 lines deleted...]
-        <v>101</v>
+        <v>59</v>
       </c>
     </row>
-    <row r="36" spans="1:75">
+    <row r="36" spans="1:42">
       <c r="A36" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="C36" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="E36" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="F36" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="G36" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="H36" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="I36" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="J36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="K36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="L36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="M36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="N36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="O36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="P36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Q36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="R36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="S36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="T36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="U36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="V36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="W36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="X36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Y36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Z36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AA36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AB36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AC36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AD36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AE36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AF36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AG36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AH36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AI36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AJ36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AK36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AL36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AM36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AN36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AO36" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="AP36" t="s">
-        <v>104</v>
-[...98 lines deleted...]
-        <v>104</v>
+        <v>60</v>
       </c>
     </row>
-    <row r="37" spans="1:75">
+    <row r="37" spans="1:42">
       <c r="A37" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="B37" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="D37" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="E37" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="F37" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="G37" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="H37" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="I37" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="J37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="K37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="L37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="M37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="N37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="O37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="P37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="Q37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="R37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="S37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="T37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="U37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="V37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="W37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="X37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="Y37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="Z37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AA37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AB37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AC37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AD37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AE37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AF37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AG37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AH37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AI37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AJ37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AK37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AL37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AM37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AN37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AO37" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="AP37" t="s">
-        <v>106</v>
-[...98 lines deleted...]
-        <v>106</v>
+        <v>61</v>
       </c>
     </row>
-    <row r="38" spans="1:75">
+    <row r="38" spans="1:42">
       <c r="A38" s="3" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
       <c r="R38" s="3"/>
       <c r="S38" s="3"/>
       <c r="T38" s="3"/>
       <c r="U38" s="3"/>
       <c r="V38" s="3"/>
       <c r="W38" s="3"/>
       <c r="X38" s="3"/>
       <c r="Y38" s="3"/>
       <c r="Z38" s="3"/>
       <c r="AA38" s="3"/>
       <c r="AB38" s="3"/>
       <c r="AC38" s="3"/>
       <c r="AD38" s="3"/>
       <c r="AE38" s="3"/>
       <c r="AF38" s="3"/>
       <c r="AG38" s="3"/>
       <c r="AH38" s="3"/>
       <c r="AI38" s="3"/>
       <c r="AJ38" s="3"/>
       <c r="AK38" s="3"/>
       <c r="AL38" s="3"/>
       <c r="AM38" s="3"/>
       <c r="AN38" s="3"/>
       <c r="AO38" s="3"/>
       <c r="AP38" s="3"/>
-      <c r="AQ38" s="3"/>
-[...31 lines deleted...]
-      <c r="BW38" s="3"/>
     </row>
-    <row r="39" spans="1:75">
+    <row r="39" spans="1:42">
       <c r="A39" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B39" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="C39" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D39" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="E39" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="F39" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="G39" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="H39" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="I39" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="J39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="K39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="L39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="M39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="N39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="O39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="P39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="Q39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="R39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="S39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="T39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="U39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="V39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="W39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="X39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="Y39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="Z39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AA39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AB39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AC39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AD39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AE39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AF39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AG39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AH39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AI39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AJ39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AK39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AL39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AM39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AN39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AO39" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="AP39" t="s">
-        <v>91</v>
-[...98 lines deleted...]
-        <v>91</v>
+        <v>53</v>
       </c>
     </row>
-    <row r="40" spans="1:75">
+    <row r="40" spans="1:42">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
       <c r="U40" s="4"/>
       <c r="V40" s="4"/>
       <c r="W40" s="4"/>
       <c r="X40" s="4"/>
       <c r="Y40" s="4"/>
       <c r="Z40" s="4"/>
       <c r="AA40" s="4"/>
       <c r="AB40" s="4"/>
       <c r="AC40" s="4"/>
       <c r="AD40" s="4"/>
       <c r="AE40" s="4"/>
       <c r="AF40" s="4"/>
       <c r="AG40" s="4"/>
       <c r="AH40" s="4"/>
       <c r="AI40" s="4"/>
       <c r="AJ40" s="4"/>
       <c r="AK40" s="4"/>
       <c r="AL40" s="4"/>
       <c r="AM40" s="4"/>
       <c r="AN40" s="4"/>
       <c r="AO40" s="4"/>
       <c r="AP40" s="4"/>
-      <c r="AQ40" s="4"/>
-[...31 lines deleted...]
-      <c r="BW40" s="4"/>
     </row>
-    <row r="41" spans="1:75">
+    <row r="41" spans="1:42">
       <c r="A41" s="2" t="s">
-        <v>112</v>
+        <v>66</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
       <c r="Z41" s="2"/>
       <c r="AA41" s="2"/>
       <c r="AB41" s="2"/>
       <c r="AC41" s="2"/>
       <c r="AD41" s="2"/>
       <c r="AE41" s="2"/>
       <c r="AF41" s="2"/>
       <c r="AG41" s="2"/>
       <c r="AH41" s="2"/>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="2"/>
       <c r="AK41" s="2"/>
       <c r="AL41" s="2"/>
       <c r="AM41" s="2"/>
       <c r="AN41" s="2"/>
       <c r="AO41" s="2"/>
       <c r="AP41" s="2"/>
-      <c r="AQ41" s="2"/>
-[...31 lines deleted...]
-      <c r="BW41" s="2"/>
     </row>
-    <row r="42" spans="1:75">
+    <row r="42" spans="1:42">
       <c r="A42" s="3" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="3"/>
       <c r="Z42" s="3"/>
       <c r="AA42" s="3"/>
       <c r="AB42" s="3"/>
       <c r="AC42" s="3"/>
       <c r="AD42" s="3"/>
       <c r="AE42" s="3"/>
       <c r="AF42" s="3"/>
       <c r="AG42" s="3"/>
       <c r="AH42" s="3"/>
       <c r="AI42" s="3"/>
       <c r="AJ42" s="3"/>
       <c r="AK42" s="3"/>
       <c r="AL42" s="3"/>
       <c r="AM42" s="3"/>
       <c r="AN42" s="3"/>
       <c r="AO42" s="3"/>
       <c r="AP42" s="3"/>
-      <c r="AQ42" s="3"/>
-[...31 lines deleted...]
-      <c r="BW42" s="3"/>
     </row>
-    <row r="43" spans="1:75">
+    <row r="43" spans="1:42">
       <c r="A43" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B43" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="C43" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="D43" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="E43" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="F43" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="G43" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="H43" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="I43" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="J43" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="K43" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="L43" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="M43" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="N43" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="O43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="P43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="Q43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="R43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="S43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="T43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="U43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="V43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="W43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="X43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="Y43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="Z43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AA43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AB43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AC43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AD43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AE43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AF43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AG43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AH43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AI43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AJ43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AK43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AL43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AM43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AN43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AO43" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AP43" t="s">
-        <v>114</v>
-[...98 lines deleted...]
-        <v>114</v>
+        <v>67</v>
       </c>
     </row>
-    <row r="44" spans="1:75">
+    <row r="44" spans="1:42">
       <c r="A44" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="B44" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="D44" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="E44" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="F44" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="G44" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="H44" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="I44" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="J44" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="K44" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="L44" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="M44" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="N44" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="O44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="P44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="Q44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="R44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="S44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="T44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="U44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="V44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="W44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="X44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="Y44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="Z44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AA44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AB44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AC44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AD44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AE44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AF44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AG44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AH44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AI44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AJ44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AK44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AL44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AM44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AN44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AO44" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="AP44" t="s">
-        <v>117</v>
-[...98 lines deleted...]
-        <v>117</v>
+        <v>68</v>
       </c>
     </row>
-    <row r="45" spans="1:75">
+    <row r="45" spans="1:42">
       <c r="A45" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="B45" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="E45" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="F45" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="G45" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="H45" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="I45" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="J45" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="K45" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="L45" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="M45" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="N45" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="O45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="P45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="Q45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="R45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="S45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="T45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="U45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="V45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="W45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="X45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="Y45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="Z45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AA45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AB45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AC45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AD45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AE45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AF45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AG45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AH45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AI45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AJ45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AK45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AL45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AM45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AN45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AO45" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AP45" t="s">
-        <v>120</v>
-[...98 lines deleted...]
-        <v>120</v>
+        <v>69</v>
       </c>
     </row>
-    <row r="46" spans="1:75">
+    <row r="46" spans="1:42">
       <c r="A46" s="3" t="s">
-        <v>121</v>
+        <v>70</v>
       </c>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
       <c r="P46" s="3"/>
       <c r="Q46" s="3"/>
       <c r="R46" s="3"/>
       <c r="S46" s="3"/>
       <c r="T46" s="3"/>
       <c r="U46" s="3"/>
       <c r="V46" s="3"/>
       <c r="W46" s="3"/>
       <c r="X46" s="3"/>
       <c r="Y46" s="3"/>
       <c r="Z46" s="3"/>
       <c r="AA46" s="3"/>
       <c r="AB46" s="3"/>
       <c r="AC46" s="3"/>
       <c r="AD46" s="3"/>
       <c r="AE46" s="3"/>
       <c r="AF46" s="3"/>
       <c r="AG46" s="3"/>
       <c r="AH46" s="3"/>
       <c r="AI46" s="3"/>
       <c r="AJ46" s="3"/>
       <c r="AK46" s="3"/>
       <c r="AL46" s="3"/>
       <c r="AM46" s="3"/>
       <c r="AN46" s="3"/>
       <c r="AO46" s="3"/>
       <c r="AP46" s="3"/>
-      <c r="AQ46" s="3"/>
-[...31 lines deleted...]
-      <c r="BW46" s="3"/>
     </row>
-    <row r="47" spans="1:75">
+    <row r="47" spans="1:42">
       <c r="A47" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B47" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="C47" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="D47" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="E47" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="F47" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="G47" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="H47" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="I47" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="J47" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="K47" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="L47" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="M47" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="N47" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="O47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="P47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="Q47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="R47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="S47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="T47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="U47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="V47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="W47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="X47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="Y47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="Z47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AA47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AB47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AC47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AD47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AE47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AF47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AG47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AH47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AI47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AJ47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AK47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AL47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AM47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AN47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AO47" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="AP47" t="s">
-        <v>114</v>
-[...98 lines deleted...]
-        <v>114</v>
+        <v>67</v>
       </c>
     </row>
-    <row r="48" spans="1:75">
+    <row r="48" spans="1:42">
       <c r="A48" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="C48" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="D48" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="E48" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="F48" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="G48" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="H48" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="I48" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="J48" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="K48" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="L48" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="M48" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="N48" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="O48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="P48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="Q48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="R48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="S48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="T48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="U48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="V48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="W48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="X48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="Y48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="Z48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AA48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AB48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AC48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AD48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AE48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AF48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AG48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AH48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AI48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AJ48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AK48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AL48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AM48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AN48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AO48" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="AP48" t="s">
-        <v>120</v>
-[...98 lines deleted...]
-        <v>120</v>
+        <v>69</v>
       </c>
     </row>
-    <row r="49" spans="1:75">
+    <row r="49" spans="1:42">
       <c r="A49" s="4"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
       <c r="R49" s="4"/>
       <c r="S49" s="4"/>
       <c r="T49" s="4"/>
       <c r="U49" s="4"/>
       <c r="V49" s="4"/>
       <c r="W49" s="4"/>
       <c r="X49" s="4"/>
       <c r="Y49" s="4"/>
       <c r="Z49" s="4"/>
       <c r="AA49" s="4"/>
       <c r="AB49" s="4"/>
       <c r="AC49" s="4"/>
       <c r="AD49" s="4"/>
       <c r="AE49" s="4"/>
       <c r="AF49" s="4"/>
       <c r="AG49" s="4"/>
       <c r="AH49" s="4"/>
       <c r="AI49" s="4"/>
       <c r="AJ49" s="4"/>
       <c r="AK49" s="4"/>
       <c r="AL49" s="4"/>
       <c r="AM49" s="4"/>
       <c r="AN49" s="4"/>
       <c r="AO49" s="4"/>
       <c r="AP49" s="4"/>
-      <c r="AQ49" s="4"/>
-[...31 lines deleted...]
-      <c r="BW49" s="4"/>
     </row>
-    <row r="50" spans="1:75">
+    <row r="50" spans="1:42">
       <c r="A50" s="2" t="s">
-        <v>122</v>
+        <v>71</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
       <c r="N50" s="2"/>
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
       <c r="R50" s="2"/>
       <c r="S50" s="2"/>
       <c r="T50" s="2"/>
       <c r="U50" s="2"/>
       <c r="V50" s="2"/>
       <c r="W50" s="2"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
       <c r="Z50" s="2"/>
       <c r="AA50" s="2"/>
       <c r="AB50" s="2"/>
       <c r="AC50" s="2"/>
       <c r="AD50" s="2"/>
       <c r="AE50" s="2"/>
       <c r="AF50" s="2"/>
       <c r="AG50" s="2"/>
       <c r="AH50" s="2"/>
       <c r="AI50" s="2"/>
       <c r="AJ50" s="2"/>
       <c r="AK50" s="2"/>
       <c r="AL50" s="2"/>
       <c r="AM50" s="2"/>
       <c r="AN50" s="2"/>
       <c r="AO50" s="2"/>
       <c r="AP50" s="2"/>
-      <c r="AQ50" s="2"/>
-[...31 lines deleted...]
-      <c r="BW50" s="2"/>
     </row>
-    <row r="51" spans="1:75">
+    <row r="51" spans="1:42">
       <c r="A51" s="3" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="B51" s="3"/>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3"/>
       <c r="L51" s="3"/>
       <c r="M51" s="3"/>
       <c r="N51" s="3"/>
       <c r="O51" s="3"/>
       <c r="P51" s="3"/>
       <c r="Q51" s="3"/>
       <c r="R51" s="3"/>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
       <c r="U51" s="3"/>
       <c r="V51" s="3"/>
       <c r="W51" s="3"/>
       <c r="X51" s="3"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="3"/>
       <c r="AA51" s="3"/>
       <c r="AB51" s="3"/>
       <c r="AC51" s="3"/>
       <c r="AD51" s="3"/>
       <c r="AE51" s="3"/>
       <c r="AF51" s="3"/>
       <c r="AG51" s="3"/>
       <c r="AH51" s="3"/>
       <c r="AI51" s="3"/>
       <c r="AJ51" s="3"/>
       <c r="AK51" s="3"/>
       <c r="AL51" s="3"/>
       <c r="AM51" s="3"/>
       <c r="AN51" s="3"/>
       <c r="AO51" s="3"/>
       <c r="AP51" s="3"/>
-      <c r="AQ51" s="3"/>
-[...31 lines deleted...]
-      <c r="BW51" s="3"/>
     </row>
-    <row r="52" spans="1:75">
+    <row r="52" spans="1:42">
       <c r="A52" t="s">
+        <v>43</v>
+      </c>
+      <c r="B52" t="s">
+        <v>73</v>
+      </c>
+      <c r="C52" t="s">
+        <v>73</v>
+      </c>
+      <c r="D52" t="s">
+        <v>73</v>
+      </c>
+      <c r="E52" t="s">
+        <v>73</v>
+      </c>
+      <c r="F52" t="s">
+        <v>73</v>
+      </c>
+      <c r="G52" t="s">
+        <v>73</v>
+      </c>
+      <c r="H52" t="s">
+        <v>73</v>
+      </c>
+      <c r="I52" t="s">
+        <v>73</v>
+      </c>
+      <c r="J52" t="s">
+        <v>73</v>
+      </c>
+      <c r="K52" t="s">
+        <v>73</v>
+      </c>
+      <c r="L52" t="s">
+        <v>73</v>
+      </c>
+      <c r="M52" t="s">
+        <v>73</v>
+      </c>
+      <c r="N52" t="s">
+        <v>73</v>
+      </c>
+      <c r="O52" t="s">
+        <v>73</v>
+      </c>
+      <c r="P52" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>73</v>
+      </c>
+      <c r="R52" t="s">
+        <v>73</v>
+      </c>
+      <c r="S52" t="s">
+        <v>73</v>
+      </c>
+      <c r="T52" t="s">
+        <v>73</v>
+      </c>
+      <c r="U52" t="s">
+        <v>73</v>
+      </c>
+      <c r="V52" t="s">
+        <v>73</v>
+      </c>
+      <c r="W52" t="s">
+        <v>73</v>
+      </c>
+      <c r="X52" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AH52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AJ52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP52" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="53" spans="1:42">
+      <c r="A53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53" t="s">
+        <v>73</v>
+      </c>
+      <c r="C53" t="s">
+        <v>73</v>
+      </c>
+      <c r="D53" t="s">
+        <v>73</v>
+      </c>
+      <c r="E53" t="s">
+        <v>73</v>
+      </c>
+      <c r="F53" t="s">
+        <v>73</v>
+      </c>
+      <c r="G53" t="s">
+        <v>73</v>
+      </c>
+      <c r="H53" t="s">
+        <v>73</v>
+      </c>
+      <c r="I53" t="s">
+        <v>73</v>
+      </c>
+      <c r="J53" t="s">
+        <v>73</v>
+      </c>
+      <c r="K53" t="s">
+        <v>73</v>
+      </c>
+      <c r="L53" t="s">
+        <v>73</v>
+      </c>
+      <c r="M53" t="s">
+        <v>73</v>
+      </c>
+      <c r="N53" t="s">
+        <v>73</v>
+      </c>
+      <c r="O53" t="s">
+        <v>73</v>
+      </c>
+      <c r="P53" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>73</v>
+      </c>
+      <c r="R53" t="s">
+        <v>73</v>
+      </c>
+      <c r="S53" t="s">
+        <v>73</v>
+      </c>
+      <c r="T53" t="s">
+        <v>73</v>
+      </c>
+      <c r="U53" t="s">
+        <v>73</v>
+      </c>
+      <c r="V53" t="s">
+        <v>73</v>
+      </c>
+      <c r="W53" t="s">
+        <v>73</v>
+      </c>
+      <c r="X53" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AG53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AH53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AJ53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP53" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="54" spans="1:42">
+      <c r="A54" t="s">
+        <v>45</v>
+      </c>
+      <c r="B54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C54" t="s">
+        <v>75</v>
+      </c>
+      <c r="D54" t="s">
+        <v>75</v>
+      </c>
+      <c r="E54" t="s">
+        <v>75</v>
+      </c>
+      <c r="F54" t="s">
+        <v>75</v>
+      </c>
+      <c r="G54" t="s">
+        <v>75</v>
+      </c>
+      <c r="H54" t="s">
+        <v>75</v>
+      </c>
+      <c r="I54" t="s">
+        <v>75</v>
+      </c>
+      <c r="J54" t="s">
+        <v>75</v>
+      </c>
+      <c r="K54" t="s">
+        <v>75</v>
+      </c>
+      <c r="L54" t="s">
+        <v>75</v>
+      </c>
+      <c r="M54" t="s">
+        <v>75</v>
+      </c>
+      <c r="N54" t="s">
+        <v>75</v>
+      </c>
+      <c r="O54" t="s">
+        <v>75</v>
+      </c>
+      <c r="P54" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>75</v>
+      </c>
+      <c r="R54" t="s">
+        <v>75</v>
+      </c>
+      <c r="S54" t="s">
+        <v>75</v>
+      </c>
+      <c r="T54" t="s">
+        <v>75</v>
+      </c>
+      <c r="U54" t="s">
+        <v>75</v>
+      </c>
+      <c r="V54" t="s">
+        <v>75</v>
+      </c>
+      <c r="W54" t="s">
+        <v>75</v>
+      </c>
+      <c r="X54" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO54" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP54" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="55" spans="1:42">
+      <c r="A55" t="s">
+        <v>47</v>
+      </c>
+      <c r="B55" t="s">
         <v>76</v>
       </c>
-      <c r="B52" t="s">
-[...219 lines deleted...]
-        <v>125</v>
+      <c r="C55" t="s">
+        <v>76</v>
+      </c>
+      <c r="D55" t="s">
+        <v>76</v>
+      </c>
+      <c r="E55" t="s">
+        <v>76</v>
+      </c>
+      <c r="F55" t="s">
+        <v>76</v>
+      </c>
+      <c r="G55" t="s">
+        <v>76</v>
+      </c>
+      <c r="H55" t="s">
+        <v>76</v>
+      </c>
+      <c r="I55" t="s">
+        <v>76</v>
+      </c>
+      <c r="J55" t="s">
+        <v>76</v>
+      </c>
+      <c r="K55" t="s">
+        <v>76</v>
+      </c>
+      <c r="L55" t="s">
+        <v>76</v>
+      </c>
+      <c r="M55" t="s">
+        <v>76</v>
+      </c>
+      <c r="N55" t="s">
+        <v>76</v>
+      </c>
+      <c r="O55" t="s">
+        <v>76</v>
+      </c>
+      <c r="P55" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>76</v>
+      </c>
+      <c r="R55" t="s">
+        <v>76</v>
+      </c>
+      <c r="S55" t="s">
+        <v>76</v>
+      </c>
+      <c r="T55" t="s">
+        <v>76</v>
+      </c>
+      <c r="U55" t="s">
+        <v>76</v>
+      </c>
+      <c r="V55" t="s">
+        <v>76</v>
+      </c>
+      <c r="W55" t="s">
+        <v>76</v>
+      </c>
+      <c r="X55" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AJ55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AK55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AL55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AM55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AN55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AO55" t="s">
+        <v>76</v>
+      </c>
+      <c r="AP55" t="s">
+        <v>76</v>
       </c>
     </row>
-    <row r="53" spans="1:75">
-[...223 lines deleted...]
-        <v>125</v>
+    <row r="56" spans="1:42">
+      <c r="A56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B56" t="s">
+        <v>77</v>
+      </c>
+      <c r="C56" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" t="s">
+        <v>77</v>
+      </c>
+      <c r="E56" t="s">
+        <v>77</v>
+      </c>
+      <c r="F56" t="s">
+        <v>77</v>
+      </c>
+      <c r="G56" t="s">
+        <v>77</v>
+      </c>
+      <c r="H56" t="s">
+        <v>77</v>
+      </c>
+      <c r="I56" t="s">
+        <v>77</v>
+      </c>
+      <c r="J56" t="s">
+        <v>77</v>
+      </c>
+      <c r="K56" t="s">
+        <v>77</v>
+      </c>
+      <c r="L56" t="s">
+        <v>77</v>
+      </c>
+      <c r="M56" t="s">
+        <v>77</v>
+      </c>
+      <c r="N56" t="s">
+        <v>77</v>
+      </c>
+      <c r="O56" t="s">
+        <v>77</v>
+      </c>
+      <c r="P56" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>77</v>
+      </c>
+      <c r="R56" t="s">
+        <v>77</v>
+      </c>
+      <c r="S56" t="s">
+        <v>77</v>
+      </c>
+      <c r="T56" t="s">
+        <v>77</v>
+      </c>
+      <c r="U56" t="s">
+        <v>77</v>
+      </c>
+      <c r="V56" t="s">
+        <v>77</v>
+      </c>
+      <c r="W56" t="s">
+        <v>77</v>
+      </c>
+      <c r="X56" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>77</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AB56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AC56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AF56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AL56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AN56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AO56" t="s">
+        <v>77</v>
+      </c>
+      <c r="AP56" t="s">
+        <v>77</v>
       </c>
     </row>
-    <row r="54" spans="1:75">
-[...680 lines deleted...]
-    <row r="57" spans="1:75">
+    <row r="57" spans="1:42">
       <c r="A57" s="4"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="4"/>
       <c r="J57" s="4"/>
       <c r="K57" s="4"/>
       <c r="L57" s="4"/>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="4"/>
       <c r="P57" s="4"/>
       <c r="Q57" s="4"/>
       <c r="R57" s="4"/>
       <c r="S57" s="4"/>
       <c r="T57" s="4"/>
       <c r="U57" s="4"/>
       <c r="V57" s="4"/>
       <c r="W57" s="4"/>
       <c r="X57" s="4"/>
       <c r="Y57" s="4"/>
       <c r="Z57" s="4"/>
       <c r="AA57" s="4"/>
       <c r="AB57" s="4"/>
       <c r="AC57" s="4"/>
       <c r="AD57" s="4"/>
       <c r="AE57" s="4"/>
       <c r="AF57" s="4"/>
       <c r="AG57" s="4"/>
       <c r="AH57" s="4"/>
       <c r="AI57" s="4"/>
       <c r="AJ57" s="4"/>
       <c r="AK57" s="4"/>
       <c r="AL57" s="4"/>
       <c r="AM57" s="4"/>
       <c r="AN57" s="4"/>
       <c r="AO57" s="4"/>
       <c r="AP57" s="4"/>
-      <c r="AQ57" s="4"/>
-[...31 lines deleted...]
-      <c r="BW57" s="4"/>
     </row>
-    <row r="58" spans="1:75">
+    <row r="58" spans="1:42">
       <c r="A58" s="2" t="s">
-        <v>131</v>
+        <v>78</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
       <c r="G58" s="2"/>
       <c r="H58" s="2"/>
       <c r="I58" s="2"/>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="2"/>
       <c r="M58" s="2"/>
       <c r="N58" s="2"/>
       <c r="O58" s="2"/>
       <c r="P58" s="2"/>
       <c r="Q58" s="2"/>
       <c r="R58" s="2"/>
       <c r="S58" s="2"/>
       <c r="T58" s="2"/>
       <c r="U58" s="2"/>
       <c r="V58" s="2"/>
       <c r="W58" s="2"/>
       <c r="X58" s="2"/>
       <c r="Y58" s="2"/>
       <c r="Z58" s="2"/>
       <c r="AA58" s="2"/>
       <c r="AB58" s="2"/>
       <c r="AC58" s="2"/>
       <c r="AD58" s="2"/>
       <c r="AE58" s="2"/>
       <c r="AF58" s="2"/>
       <c r="AG58" s="2"/>
       <c r="AH58" s="2"/>
       <c r="AI58" s="2"/>
       <c r="AJ58" s="2"/>
       <c r="AK58" s="2"/>
       <c r="AL58" s="2"/>
       <c r="AM58" s="2"/>
       <c r="AN58" s="2"/>
       <c r="AO58" s="2"/>
       <c r="AP58" s="2"/>
-      <c r="AQ58" s="2"/>
-[...31 lines deleted...]
-      <c r="BW58" s="2"/>
     </row>
-    <row r="59" spans="1:75">
+    <row r="59" spans="1:42">
       <c r="A59" s="3" t="s">
-        <v>132</v>
+        <v>79</v>
       </c>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3"/>
       <c r="K59" s="3"/>
       <c r="L59" s="3"/>
       <c r="M59" s="3"/>
       <c r="N59" s="3"/>
       <c r="O59" s="3"/>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
       <c r="R59" s="3"/>
       <c r="S59" s="3"/>
       <c r="T59" s="3"/>
       <c r="U59" s="3"/>
       <c r="V59" s="3"/>
       <c r="W59" s="3"/>
       <c r="X59" s="3"/>
       <c r="Y59" s="3"/>
       <c r="Z59" s="3"/>
       <c r="AA59" s="3"/>
       <c r="AB59" s="3"/>
       <c r="AC59" s="3"/>
       <c r="AD59" s="3"/>
       <c r="AE59" s="3"/>
       <c r="AF59" s="3"/>
       <c r="AG59" s="3"/>
       <c r="AH59" s="3"/>
       <c r="AI59" s="3"/>
       <c r="AJ59" s="3"/>
       <c r="AK59" s="3"/>
       <c r="AL59" s="3"/>
       <c r="AM59" s="3"/>
       <c r="AN59" s="3"/>
       <c r="AO59" s="3"/>
       <c r="AP59" s="3"/>
-      <c r="AQ59" s="3"/>
-[...31 lines deleted...]
-      <c r="BW59" s="3"/>
     </row>
-    <row r="60" spans="1:75">
+    <row r="60" spans="1:42">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="C60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="D60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="E60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="F60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="G60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="H60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="I60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="J60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="K60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="L60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="M60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="N60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="O60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="P60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="Q60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="R60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="S60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="T60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="U60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="V60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="W60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="X60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="Y60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="Z60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AA60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AB60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AC60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AD60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AE60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AF60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AG60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AH60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AI60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AJ60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AK60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AL60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AM60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AN60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AO60" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="AP60" t="s">
-        <v>133</v>
-[...98 lines deleted...]
-        <v>133</v>
+        <v>80</v>
       </c>
     </row>
-    <row r="61" spans="1:75">
+    <row r="61" spans="1:42">
       <c r="A61" s="4"/>
       <c r="B61" s="4"/>
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
       <c r="E61" s="4"/>
       <c r="F61" s="4"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="4"/>
       <c r="J61" s="4"/>
       <c r="K61" s="4"/>
       <c r="L61" s="4"/>
       <c r="M61" s="4"/>
       <c r="N61" s="4"/>
       <c r="O61" s="4"/>
       <c r="P61" s="4"/>
       <c r="Q61" s="4"/>
       <c r="R61" s="4"/>
       <c r="S61" s="4"/>
       <c r="T61" s="4"/>
       <c r="U61" s="4"/>
       <c r="V61" s="4"/>
       <c r="W61" s="4"/>
       <c r="X61" s="4"/>
       <c r="Y61" s="4"/>
       <c r="Z61" s="4"/>
       <c r="AA61" s="4"/>
       <c r="AB61" s="4"/>
       <c r="AC61" s="4"/>
       <c r="AD61" s="4"/>
       <c r="AE61" s="4"/>
       <c r="AF61" s="4"/>
       <c r="AG61" s="4"/>
       <c r="AH61" s="4"/>
       <c r="AI61" s="4"/>
       <c r="AJ61" s="4"/>
       <c r="AK61" s="4"/>
       <c r="AL61" s="4"/>
       <c r="AM61" s="4"/>
       <c r="AN61" s="4"/>
       <c r="AO61" s="4"/>
       <c r="AP61" s="4"/>
-      <c r="AQ61" s="4"/>
-[...31 lines deleted...]
-      <c r="BW61" s="4"/>
     </row>
-    <row r="62" spans="1:75">
+    <row r="62" spans="1:42">
       <c r="A62" s="2" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
       <c r="L62" s="2"/>
       <c r="M62" s="2"/>
       <c r="N62" s="2"/>
       <c r="O62" s="2"/>
       <c r="P62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="R62" s="2"/>
       <c r="S62" s="2"/>
       <c r="T62" s="2"/>
       <c r="U62" s="2"/>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
       <c r="X62" s="2"/>
       <c r="Y62" s="2"/>
       <c r="Z62" s="2"/>
       <c r="AA62" s="2"/>
       <c r="AB62" s="2"/>
       <c r="AC62" s="2"/>
       <c r="AD62" s="2"/>
       <c r="AE62" s="2"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
       <c r="AM62" s="2"/>
       <c r="AN62" s="2"/>
       <c r="AO62" s="2"/>
       <c r="AP62" s="2"/>
-      <c r="AQ62" s="2"/>
-[...31 lines deleted...]
-      <c r="BW62" s="2"/>
     </row>
-    <row r="63" spans="1:75">
+    <row r="63" spans="1:42">
       <c r="A63" s="3"/>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3"/>
       <c r="K63" s="3"/>
       <c r="L63" s="3"/>
       <c r="M63" s="3"/>
       <c r="N63" s="3"/>
       <c r="O63" s="3"/>
       <c r="P63" s="3"/>
       <c r="Q63" s="3"/>
       <c r="R63" s="3"/>
       <c r="S63" s="3"/>
       <c r="T63" s="3"/>
       <c r="U63" s="3"/>
       <c r="V63" s="3"/>
       <c r="W63" s="3"/>
       <c r="X63" s="3"/>
       <c r="Y63" s="3"/>
       <c r="Z63" s="3"/>
       <c r="AA63" s="3"/>
       <c r="AB63" s="3"/>
       <c r="AC63" s="3"/>
       <c r="AD63" s="3"/>
       <c r="AE63" s="3"/>
       <c r="AF63" s="3"/>
       <c r="AG63" s="3"/>
       <c r="AH63" s="3"/>
       <c r="AI63" s="3"/>
       <c r="AJ63" s="3"/>
       <c r="AK63" s="3"/>
       <c r="AL63" s="3"/>
       <c r="AM63" s="3"/>
       <c r="AN63" s="3"/>
       <c r="AO63" s="3"/>
       <c r="AP63" s="3"/>
-      <c r="AQ63" s="3"/>
-[...31 lines deleted...]
-      <c r="BW63" s="3"/>
     </row>
-    <row r="64" spans="1:75">
+    <row r="64" spans="1:42">
       <c r="A64" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="B64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="C64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="D64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="E64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="F64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="G64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="H64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="I64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="J64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="K64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="L64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="M64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="N64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="O64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="P64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="Q64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="R64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="S64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="T64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="U64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="V64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="W64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="X64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="Y64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="Z64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AA64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AB64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AC64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AD64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AE64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AF64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AG64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AH64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AI64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AJ64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AK64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AL64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AM64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AN64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AO64" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="AP64" t="s">
-        <v>135</v>
-[...98 lines deleted...]
-        <v>135</v>
+        <v>82</v>
       </c>
     </row>
-    <row r="65" spans="1:75">
+    <row r="65" spans="1:42">
       <c r="A65" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="B65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="C65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="D65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="E65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="F65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="G65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="H65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="I65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="J65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="K65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="L65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="M65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="N65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="O65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="P65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="Q65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="R65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="S65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="T65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="U65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="V65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="W65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="X65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="Y65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="Z65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AA65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AB65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AC65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AD65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AE65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AF65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AG65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AH65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AI65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AJ65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AK65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AL65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AM65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AN65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AO65" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="AP65" t="s">
-        <v>136</v>
-[...98 lines deleted...]
-        <v>136</v>
+        <v>83</v>
       </c>
     </row>
-    <row r="66" spans="1:75">
+    <row r="66" spans="1:42">
       <c r="A66" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="B66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="C66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="D66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="E66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="F66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="G66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="H66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="I66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="J66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="K66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="L66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="M66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="N66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="O66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="P66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="Q66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="R66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="S66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="T66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="U66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="V66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="W66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="X66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="Y66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="Z66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AA66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AB66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AC66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AD66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AE66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AF66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AG66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AH66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AI66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AJ66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AK66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AL66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AM66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AN66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AO66" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="AP66" t="s">
-        <v>137</v>
-[...98 lines deleted...]
-        <v>137</v>
+        <v>84</v>
       </c>
     </row>
-    <row r="68" spans="1:75">
+    <row r="68" spans="1:42">
       <c r="A68" s="1" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="B68" s="1"/>
       <c r="C68" s="1"/>
       <c r="D68" s="1"/>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1"/>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
       <c r="AA68" s="1"/>
       <c r="AB68" s="1"/>
       <c r="AC68" s="1"/>
       <c r="AD68" s="1"/>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
       <c r="AP68" s="1"/>
-      <c r="AQ68" s="1"/>
-[...31 lines deleted...]
-      <c r="BW68" s="1"/>
     </row>
-    <row r="69" spans="1:75">
+    <row r="69" spans="1:42">
       <c r="A69" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A69:BW69"/>
+    <mergeCell ref="A69:AP69"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>