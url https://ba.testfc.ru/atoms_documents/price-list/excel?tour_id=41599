--- v2 (2026-03-22)
+++ v3 (2026-05-09)
@@ -209,105 +209,105 @@
   <si>
     <t>28.10.2026</t>
   </si>
   <si>
     <t>29.10.2026</t>
   </si>
   <si>
     <t>30.10.2026</t>
   </si>
   <si>
     <t>31.10.2026</t>
   </si>
   <si>
     <t>Лагуна</t>
   </si>
   <si>
     <t>2х-местный (Голубое озеро)</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>110000 RUB</t>
   </si>
   <si>
+    <t>Одноместное размещение</t>
+  </si>
+  <si>
+    <t>160000 RUB</t>
+  </si>
+  <si>
+    <t>2х-местный (Гостевой дом «Стандарт», «Глазастик», «Forest»)</t>
+  </si>
+  <si>
+    <t>125000 RUB</t>
+  </si>
+  <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>85000 RUB</t>
   </si>
   <si>
-    <t>Одноместное размещение</t>
-[...10 lines deleted...]
-  <si>
     <t>180000 RUB</t>
   </si>
   <si>
     <t>2х-местный (Apart Lodge)</t>
   </si>
   <si>
     <t>135000 RUB</t>
   </si>
   <si>
     <t>185000 RUB</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Камчатский welcome сэт</t>
   </si>
   <si>
     <t>7000 RUB</t>
   </si>
   <si>
     <t>Спа</t>
   </si>
   <si>
     <t>1500 RUB</t>
   </si>
   <si>
     <t>Халактырский пляж</t>
   </si>
   <si>
     <t>10000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 22.03.2026 04:39, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 09.05.2026 11:17, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -649,54 +649,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ22"/>
+  <dimension ref="A1:BJ21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A21" sqref="A21:BJ21"/>
+      <selection activeCell="A20" sqref="A20:BJ20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -1416,306 +1416,306 @@
         <v>66</v>
       </c>
       <c r="BD5" t="s">
         <v>66</v>
       </c>
       <c r="BE5" t="s">
         <v>66</v>
       </c>
       <c r="BF5" t="s">
         <v>66</v>
       </c>
       <c r="BG5" t="s">
         <v>66</v>
       </c>
       <c r="BH5" t="s">
         <v>66</v>
       </c>
       <c r="BI5" t="s">
         <v>66</v>
       </c>
       <c r="BJ5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:62">
-      <c r="A6" t="s">
+      <c r="A6" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="B6" t="s">
-[...181 lines deleted...]
-      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="3"/>
+      <c r="AA6" s="3"/>
+      <c r="AB6" s="3"/>
+      <c r="AC6" s="3"/>
+      <c r="AD6" s="3"/>
+      <c r="AE6" s="3"/>
+      <c r="AF6" s="3"/>
+      <c r="AG6" s="3"/>
+      <c r="AH6" s="3"/>
+      <c r="AI6" s="3"/>
+      <c r="AJ6" s="3"/>
+      <c r="AK6" s="3"/>
+      <c r="AL6" s="3"/>
+      <c r="AM6" s="3"/>
+      <c r="AN6" s="3"/>
+      <c r="AO6" s="3"/>
+      <c r="AP6" s="3"/>
+      <c r="AQ6" s="3"/>
+      <c r="AR6" s="3"/>
+      <c r="AS6" s="3"/>
+      <c r="AT6" s="3"/>
+      <c r="AU6" s="3"/>
+      <c r="AV6" s="3"/>
+      <c r="AW6" s="3"/>
+      <c r="AX6" s="3"/>
+      <c r="AY6" s="3"/>
+      <c r="AZ6" s="3"/>
+      <c r="BA6" s="3"/>
+      <c r="BB6" s="3"/>
+      <c r="BC6" s="3"/>
+      <c r="BD6" s="3"/>
+      <c r="BE6" s="3"/>
+      <c r="BF6" s="3"/>
+      <c r="BG6" s="3"/>
+      <c r="BH6" s="3"/>
+      <c r="BI6" s="3"/>
+      <c r="BJ6" s="3"/>
     </row>
     <row r="7" spans="1:62">
-      <c r="A7" s="3" t="s">
-[...62 lines deleted...]
-      <c r="BJ7" s="3"/>
+      <c r="A7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" t="s">
+        <v>68</v>
+      </c>
+      <c r="E7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G7" t="s">
+        <v>68</v>
+      </c>
+      <c r="H7" t="s">
+        <v>68</v>
+      </c>
+      <c r="I7" t="s">
+        <v>68</v>
+      </c>
+      <c r="J7" t="s">
+        <v>68</v>
+      </c>
+      <c r="K7" t="s">
+        <v>68</v>
+      </c>
+      <c r="L7" t="s">
+        <v>68</v>
+      </c>
+      <c r="M7" t="s">
+        <v>68</v>
+      </c>
+      <c r="N7" t="s">
+        <v>68</v>
+      </c>
+      <c r="O7" t="s">
+        <v>68</v>
+      </c>
+      <c r="P7" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>68</v>
+      </c>
+      <c r="R7" t="s">
+        <v>68</v>
+      </c>
+      <c r="S7" t="s">
+        <v>68</v>
+      </c>
+      <c r="T7" t="s">
+        <v>68</v>
+      </c>
+      <c r="U7" t="s">
+        <v>68</v>
+      </c>
+      <c r="V7" t="s">
+        <v>68</v>
+      </c>
+      <c r="W7" t="s">
+        <v>68</v>
+      </c>
+      <c r="X7" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
         <v>70</v>
       </c>
       <c r="C8" t="s">
         <v>70</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="E8" t="s">
         <v>70</v>
       </c>
       <c r="F8" t="s">
         <v>70</v>
       </c>
       <c r="G8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>70</v>
       </c>
       <c r="I8" t="s">
         <v>70</v>
       </c>
@@ -1862,1280 +1862,1092 @@
       </c>
       <c r="BE8" t="s">
         <v>70</v>
       </c>
       <c r="BF8" t="s">
         <v>70</v>
       </c>
       <c r="BG8" t="s">
         <v>70</v>
       </c>
       <c r="BH8" t="s">
         <v>70</v>
       </c>
       <c r="BI8" t="s">
         <v>70</v>
       </c>
       <c r="BJ8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:62">
       <c r="A9" t="s">
         <v>65</v>
       </c>
       <c r="B9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="G9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="J9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="K9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="Q9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="R9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="S9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="T9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="U9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="V9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="W9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="X9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="Y9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="Z9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AA9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AB9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AC9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AD9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AE9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AF9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AG9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AH9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AI9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AJ9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AK9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AL9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AM9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AN9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AO9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AP9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AQ9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AR9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AS9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AT9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AU9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AV9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AW9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AX9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AY9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="AZ9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BA9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BB9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BC9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BD9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BE9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BF9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BG9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BH9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BI9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="BJ9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:62">
-      <c r="A10" t="s">
-[...184 lines deleted...]
-      </c>
+      <c r="A10" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
+      <c r="AF10" s="3"/>
+      <c r="AG10" s="3"/>
+      <c r="AH10" s="3"/>
+      <c r="AI10" s="3"/>
+      <c r="AJ10" s="3"/>
+      <c r="AK10" s="3"/>
+      <c r="AL10" s="3"/>
+      <c r="AM10" s="3"/>
+      <c r="AN10" s="3"/>
+      <c r="AO10" s="3"/>
+      <c r="AP10" s="3"/>
+      <c r="AQ10" s="3"/>
+      <c r="AR10" s="3"/>
+      <c r="AS10" s="3"/>
+      <c r="AT10" s="3"/>
+      <c r="AU10" s="3"/>
+      <c r="AV10" s="3"/>
+      <c r="AW10" s="3"/>
+      <c r="AX10" s="3"/>
+      <c r="AY10" s="3"/>
+      <c r="AZ10" s="3"/>
+      <c r="BA10" s="3"/>
+      <c r="BB10" s="3"/>
+      <c r="BC10" s="3"/>
+      <c r="BD10" s="3"/>
+      <c r="BE10" s="3"/>
+      <c r="BF10" s="3"/>
+      <c r="BG10" s="3"/>
+      <c r="BH10" s="3"/>
+      <c r="BI10" s="3"/>
+      <c r="BJ10" s="3"/>
     </row>
     <row r="11" spans="1:62">
-      <c r="A11" s="3" t="s">
-[...62 lines deleted...]
-      <c r="BJ11" s="3"/>
+      <c r="A11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" t="s">
+        <v>73</v>
+      </c>
+      <c r="D11" t="s">
+        <v>73</v>
+      </c>
+      <c r="E11" t="s">
+        <v>73</v>
+      </c>
+      <c r="F11" t="s">
+        <v>73</v>
+      </c>
+      <c r="G11" t="s">
+        <v>73</v>
+      </c>
+      <c r="H11" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>73</v>
+      </c>
+      <c r="R11" t="s">
+        <v>73</v>
+      </c>
+      <c r="S11" t="s">
+        <v>73</v>
+      </c>
+      <c r="T11" t="s">
+        <v>73</v>
+      </c>
+      <c r="U11" t="s">
+        <v>73</v>
+      </c>
+      <c r="V11" t="s">
+        <v>73</v>
+      </c>
+      <c r="W11" t="s">
+        <v>73</v>
+      </c>
+      <c r="X11" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>73</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="I12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="O12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Q12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="S12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="U12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="W12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Y12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AA12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AC12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AE12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AG12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AI12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AK12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AM12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AO12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AQ12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AS12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AU12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AW12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AY12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BA12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BC12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BE12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BG12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BI12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ12" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:62">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="J13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="K13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="L13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="M13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="N13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="O13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="P13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="Q13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="R13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="S13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="T13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="U13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="V13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="W13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="X13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="Y13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="Z13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AA13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AB13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AC13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AD13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AE13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AF13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AG13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AH13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AI13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AJ13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AK13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AL13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AM13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AN13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AO13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AP13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AQ13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AR13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AS13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AT13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AU13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AV13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AW13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AX13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AY13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AZ13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="BA13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="BB13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="BC13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="BD13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="BE13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="BF13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="BG13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="BH13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="BI13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="BJ13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:62">
-      <c r="A14" t="s">
-[...184 lines deleted...]
-      </c>
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="4"/>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+      <c r="U14" s="4"/>
+      <c r="V14" s="4"/>
+      <c r="W14" s="4"/>
+      <c r="X14" s="4"/>
+      <c r="Y14" s="4"/>
+      <c r="Z14" s="4"/>
+      <c r="AA14" s="4"/>
+      <c r="AB14" s="4"/>
+      <c r="AC14" s="4"/>
+      <c r="AD14" s="4"/>
+      <c r="AE14" s="4"/>
+      <c r="AF14" s="4"/>
+      <c r="AG14" s="4"/>
+      <c r="AH14" s="4"/>
+      <c r="AI14" s="4"/>
+      <c r="AJ14" s="4"/>
+      <c r="AK14" s="4"/>
+      <c r="AL14" s="4"/>
+      <c r="AM14" s="4"/>
+      <c r="AN14" s="4"/>
+      <c r="AO14" s="4"/>
+      <c r="AP14" s="4"/>
+      <c r="AQ14" s="4"/>
+      <c r="AR14" s="4"/>
+      <c r="AS14" s="4"/>
+      <c r="AT14" s="4"/>
+      <c r="AU14" s="4"/>
+      <c r="AV14" s="4"/>
+      <c r="AW14" s="4"/>
+      <c r="AX14" s="4"/>
+      <c r="AY14" s="4"/>
+      <c r="AZ14" s="4"/>
+      <c r="BA14" s="4"/>
+      <c r="BB14" s="4"/>
+      <c r="BC14" s="4"/>
+      <c r="BD14" s="4"/>
+      <c r="BE14" s="4"/>
+      <c r="BF14" s="4"/>
+      <c r="BG14" s="4"/>
+      <c r="BH14" s="4"/>
+      <c r="BI14" s="4"/>
+      <c r="BJ14" s="4"/>
     </row>
     <row r="15" spans="1:62">
-      <c r="A15" s="4"/>
-[...60 lines deleted...]
-      <c r="BJ15" s="4"/>
+      <c r="A15" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
+      <c r="R15" s="2"/>
+      <c r="S15" s="2"/>
+      <c r="T15" s="2"/>
+      <c r="U15" s="2"/>
+      <c r="V15" s="2"/>
+      <c r="W15" s="2"/>
+      <c r="X15" s="2"/>
+      <c r="Y15" s="2"/>
+      <c r="Z15" s="2"/>
+      <c r="AA15" s="2"/>
+      <c r="AB15" s="2"/>
+      <c r="AC15" s="2"/>
+      <c r="AD15" s="2"/>
+      <c r="AE15" s="2"/>
+      <c r="AF15" s="2"/>
+      <c r="AG15" s="2"/>
+      <c r="AH15" s="2"/>
+      <c r="AI15" s="2"/>
+      <c r="AJ15" s="2"/>
+      <c r="AK15" s="2"/>
+      <c r="AL15" s="2"/>
+      <c r="AM15" s="2"/>
+      <c r="AN15" s="2"/>
+      <c r="AO15" s="2"/>
+      <c r="AP15" s="2"/>
+      <c r="AQ15" s="2"/>
+      <c r="AR15" s="2"/>
+      <c r="AS15" s="2"/>
+      <c r="AT15" s="2"/>
+      <c r="AU15" s="2"/>
+      <c r="AV15" s="2"/>
+      <c r="AW15" s="2"/>
+      <c r="AX15" s="2"/>
+      <c r="AY15" s="2"/>
+      <c r="AZ15" s="2"/>
+      <c r="BA15" s="2"/>
+      <c r="BB15" s="2"/>
+      <c r="BC15" s="2"/>
+      <c r="BD15" s="2"/>
+      <c r="BE15" s="2"/>
+      <c r="BF15" s="2"/>
+      <c r="BG15" s="2"/>
+      <c r="BH15" s="2"/>
+      <c r="BI15" s="2"/>
+      <c r="BJ15" s="2"/>
     </row>
     <row r="16" spans="1:62">
-      <c r="A16" s="2" t="s">
-[...62 lines deleted...]
-      <c r="BJ16" s="2"/>
+      <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
-    <row r="19" spans="1:62">
-[...5 lines deleted...]
-      </c>
+    <row r="20" spans="1:62">
+      <c r="A20" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="1"/>
+      <c r="J20" s="1"/>
+      <c r="K20" s="1"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+      <c r="N20" s="1"/>
+      <c r="O20" s="1"/>
+      <c r="P20" s="1"/>
+      <c r="Q20" s="1"/>
+      <c r="R20" s="1"/>
+      <c r="S20" s="1"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+      <c r="X20" s="1"/>
+      <c r="Y20" s="1"/>
+      <c r="Z20" s="1"/>
+      <c r="AA20" s="1"/>
+      <c r="AB20" s="1"/>
+      <c r="AC20" s="1"/>
+      <c r="AD20" s="1"/>
+      <c r="AE20" s="1"/>
+      <c r="AF20" s="1"/>
+      <c r="AG20" s="1"/>
+      <c r="AH20" s="1"/>
+      <c r="AI20" s="1"/>
+      <c r="AJ20" s="1"/>
+      <c r="AK20" s="1"/>
+      <c r="AL20" s="1"/>
+      <c r="AM20" s="1"/>
+      <c r="AN20" s="1"/>
+      <c r="AO20" s="1"/>
+      <c r="AP20" s="1"/>
+      <c r="AQ20" s="1"/>
+      <c r="AR20" s="1"/>
+      <c r="AS20" s="1"/>
+      <c r="AT20" s="1"/>
+      <c r="AU20" s="1"/>
+      <c r="AV20" s="1"/>
+      <c r="AW20" s="1"/>
+      <c r="AX20" s="1"/>
+      <c r="AY20" s="1"/>
+      <c r="AZ20" s="1"/>
+      <c r="BA20" s="1"/>
+      <c r="BB20" s="1"/>
+      <c r="BC20" s="1"/>
+      <c r="BD20" s="1"/>
+      <c r="BE20" s="1"/>
+      <c r="BF20" s="1"/>
+      <c r="BG20" s="1"/>
+      <c r="BH20" s="1"/>
+      <c r="BI20" s="1"/>
+      <c r="BJ20" s="1"/>
     </row>
     <row r="21" spans="1:62">
-      <c r="A21" s="1" t="s">
-[...65 lines deleted...]
-      <c r="A22" t="s">
+      <c r="A21" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A22:BJ22"/>
+    <mergeCell ref="A21:BJ21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>