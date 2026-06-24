--- v3 (2026-05-09)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="41599-kamchatka-na-maksim..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>01.09.2026</t>
   </si>
   <si>
     <t>02.09.2026</t>
   </si>
   <si>
     <t>03.09.2026</t>
   </si>
   <si>
     <t>04.09.2026</t>
   </si>
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>06.09.2026</t>
   </si>
   <si>
     <t>07.09.2026</t>
   </si>
   <si>
     <t>08.09.2026</t>
   </si>
   <si>
@@ -206,108 +206,126 @@
   <si>
     <t>27.10.2026</t>
   </si>
   <si>
     <t>28.10.2026</t>
   </si>
   <si>
     <t>29.10.2026</t>
   </si>
   <si>
     <t>30.10.2026</t>
   </si>
   <si>
     <t>31.10.2026</t>
   </si>
   <si>
     <t>Лагуна</t>
   </si>
   <si>
     <t>2х-местный (Голубое озеро)</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
+    <t>130000 RUB</t>
+  </si>
+  <si>
     <t>110000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
+    <t>190000 RUB</t>
+  </si>
+  <si>
     <t>160000 RUB</t>
   </si>
   <si>
     <t>2х-местный (Гостевой дом «Стандарт», «Глазастик», «Forest»)</t>
   </si>
   <si>
+    <t>145000 RUB</t>
+  </si>
+  <si>
     <t>125000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
+    <t>100000 RUB</t>
+  </si>
+  <si>
     <t>85000 RUB</t>
   </si>
   <si>
+    <t>195000 RUB</t>
+  </si>
+  <si>
     <t>180000 RUB</t>
   </si>
   <si>
     <t>2х-местный (Apart Lodge)</t>
   </si>
   <si>
     <t>135000 RUB</t>
   </si>
   <si>
+    <t>215000 RUB</t>
+  </si>
+  <si>
     <t>185000 RUB</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Камчатский welcome сэт</t>
   </si>
   <si>
     <t>7000 RUB</t>
   </si>
   <si>
     <t>Спа</t>
   </si>
   <si>
     <t>1500 RUB</t>
   </si>
   <si>
-    <t>Халактырский пляж</t>
+    <t>Трансфер на Халактырский пляж в день прилета/обратного вылета</t>
   </si>
   <si>
     <t>10000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 09.05.2026 11:17, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 25.06.2026 01:47, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -657,51 +675,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BJ21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A20" sqref="A20:BJ20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="70.697021" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -1134,334 +1152,334 @@
       <c r="X4" t="s">
         <v>64</v>
       </c>
       <c r="Y4" t="s">
         <v>64</v>
       </c>
       <c r="Z4" t="s">
         <v>64</v>
       </c>
       <c r="AA4" t="s">
         <v>64</v>
       </c>
       <c r="AB4" t="s">
         <v>64</v>
       </c>
       <c r="AC4" t="s">
         <v>64</v>
       </c>
       <c r="AD4" t="s">
         <v>64</v>
       </c>
       <c r="AE4" t="s">
         <v>64</v>
       </c>
       <c r="AF4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AG4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AH4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AI4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AJ4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AK4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AL4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AM4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AN4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AO4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AP4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AQ4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AR4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AS4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AT4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AU4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AV4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AW4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AX4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AY4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AZ4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BA4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BB4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BC4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BD4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BE4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BF4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BG4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BH4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BI4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="BJ4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="Q5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="R5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="S5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="T5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="U5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="V5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="W5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="X5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="Y5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="Z5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AA5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AB5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AC5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AD5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AE5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AF5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AG5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AH5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AI5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AJ5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AK5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AL5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AM5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AN5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AO5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AP5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AQ5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AR5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AS5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AT5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AU5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AV5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AW5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AX5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AY5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AZ5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="BA5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="BB5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="BC5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="BD5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="BE5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="BF5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="BG5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="BH5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="BI5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="BJ5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:62">
       <c r="A6" s="3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
@@ -1486,612 +1504,612 @@
       <c r="AR6" s="3"/>
       <c r="AS6" s="3"/>
       <c r="AT6" s="3"/>
       <c r="AU6" s="3"/>
       <c r="AV6" s="3"/>
       <c r="AW6" s="3"/>
       <c r="AX6" s="3"/>
       <c r="AY6" s="3"/>
       <c r="AZ6" s="3"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
       <c r="BD6" s="3"/>
       <c r="BE6" s="3"/>
       <c r="BF6" s="3"/>
       <c r="BG6" s="3"/>
       <c r="BH6" s="3"/>
       <c r="BI6" s="3"/>
       <c r="BJ6" s="3"/>
     </row>
     <row r="7" spans="1:62">
       <c r="A7" t="s">
         <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="R7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="S7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="T7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="U7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="V7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="W7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="X7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Z7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AA7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AB7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AC7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AD7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AE7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AG7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AH7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AI7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AJ7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AK7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AL7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AM7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AN7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AO7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AP7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AQ7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AR7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AS7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AT7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AU7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AV7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AW7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AX7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AY7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AZ7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="BA7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="BB7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="BC7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="BD7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="BE7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="BF7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="BG7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="BH7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="BI7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="BJ7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Q8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="R8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="S8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="T8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="U8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="V8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="W8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="X8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Y8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Z8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AA8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AB8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AC8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AD8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AE8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AF8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AG8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AI8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AK8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AM8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AO8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AQ8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AS8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AU8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AW8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AY8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BA8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BC8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BE8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BG8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BI8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ8" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="F9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="J9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="P9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="Q9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="R9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="S9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="T9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="U9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="V9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="W9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="X9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="Y9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="Z9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="AA9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="AB9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="AC9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="AD9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="AE9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="AF9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AG9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AH9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AI9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AJ9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AK9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AL9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AM9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AN9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AO9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AP9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AQ9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AR9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AS9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AT9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AU9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AV9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AW9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AX9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AY9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AZ9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BA9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BB9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BC9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BD9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BE9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BF9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BG9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BH9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BI9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="BJ9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:62">
       <c r="A10" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
@@ -2116,607 +2134,607 @@
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
       <c r="AV10" s="3"/>
       <c r="AW10" s="3"/>
       <c r="AX10" s="3"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
       <c r="BD10" s="3"/>
       <c r="BE10" s="3"/>
       <c r="BF10" s="3"/>
       <c r="BG10" s="3"/>
       <c r="BH10" s="3"/>
       <c r="BI10" s="3"/>
       <c r="BJ10" s="3"/>
     </row>
     <row r="11" spans="1:62">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="F11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="G11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="H11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="I11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="J11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="K11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="N11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="O11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="P11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="Q11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="R11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="S11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="T11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="U11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="V11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="W11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="X11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="Y11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="Z11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="AA11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="AB11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="AC11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="AD11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="AE11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="AF11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AG11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AH11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AI11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AJ11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AK11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AL11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AM11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AN11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AO11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AP11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AQ11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AR11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AS11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AT11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AU11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AV11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AW11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AX11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AY11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AZ11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BA11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BB11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BC11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BD11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BE11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BF11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BG11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BH11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BI11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="BJ11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Q12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="R12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="S12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="T12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="U12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="V12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="W12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="X12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Y12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Z12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AA12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AB12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AC12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AD12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AE12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AF12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AG12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AI12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AK12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AM12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AO12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AQ12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AS12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AU12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AW12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AY12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BA12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BC12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BE12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BG12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BI12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="F13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="G13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="J13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="K13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="N13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="Q13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="R13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="S13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="T13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="U13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="V13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="W13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="X13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="Y13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="Z13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="AA13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="AB13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="AC13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="AD13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="AE13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="AF13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AG13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AH13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AI13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AJ13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AK13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AL13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AM13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AN13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AO13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AP13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AQ13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AR13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AS13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AT13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AU13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AV13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AW13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AX13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AY13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="AZ13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BA13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BB13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BC13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BD13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BE13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BF13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BG13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BH13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BI13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="BJ13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:62">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
@@ -2741,51 +2759,51 @@
       <c r="AO14" s="4"/>
       <c r="AP14" s="4"/>
       <c r="AQ14" s="4"/>
       <c r="AR14" s="4"/>
       <c r="AS14" s="4"/>
       <c r="AT14" s="4"/>
       <c r="AU14" s="4"/>
       <c r="AV14" s="4"/>
       <c r="AW14" s="4"/>
       <c r="AX14" s="4"/>
       <c r="AY14" s="4"/>
       <c r="AZ14" s="4"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="4"/>
       <c r="BE14" s="4"/>
       <c r="BF14" s="4"/>
       <c r="BG14" s="4"/>
       <c r="BH14" s="4"/>
       <c r="BI14" s="4"/>
       <c r="BJ14" s="4"/>
     </row>
     <row r="15" spans="1:62">
       <c r="A15" s="2" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
@@ -2807,75 +2825,75 @@
       <c r="AO15" s="2"/>
       <c r="AP15" s="2"/>
       <c r="AQ15" s="2"/>
       <c r="AR15" s="2"/>
       <c r="AS15" s="2"/>
       <c r="AT15" s="2"/>
       <c r="AU15" s="2"/>
       <c r="AV15" s="2"/>
       <c r="AW15" s="2"/>
       <c r="AX15" s="2"/>
       <c r="AY15" s="2"/>
       <c r="AZ15" s="2"/>
       <c r="BA15" s="2"/>
       <c r="BB15" s="2"/>
       <c r="BC15" s="2"/>
       <c r="BD15" s="2"/>
       <c r="BE15" s="2"/>
       <c r="BF15" s="2"/>
       <c r="BG15" s="2"/>
       <c r="BH15" s="2"/>
       <c r="BI15" s="2"/>
       <c r="BJ15" s="2"/>
     </row>
     <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B17" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:62">
       <c r="A20" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
@@ -2897,51 +2915,51 @@
       <c r="AO20" s="1"/>
       <c r="AP20" s="1"/>
       <c r="AQ20" s="1"/>
       <c r="AR20" s="1"/>
       <c r="AS20" s="1"/>
       <c r="AT20" s="1"/>
       <c r="AU20" s="1"/>
       <c r="AV20" s="1"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="1"/>
       <c r="AZ20" s="1"/>
       <c r="BA20" s="1"/>
       <c r="BB20" s="1"/>
       <c r="BC20" s="1"/>
       <c r="BD20" s="1"/>
       <c r="BE20" s="1"/>
       <c r="BF20" s="1"/>
       <c r="BG20" s="1"/>
       <c r="BH20" s="1"/>
       <c r="BI20" s="1"/>
       <c r="BJ20" s="1"/>
     </row>
     <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A21:BJ21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>