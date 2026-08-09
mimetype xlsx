--- v4 (2026-06-24)
+++ v5 (2026-08-09)
@@ -281,51 +281,51 @@
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Камчатский welcome сэт</t>
   </si>
   <si>
     <t>7000 RUB</t>
   </si>
   <si>
     <t>Спа</t>
   </si>
   <si>
     <t>1500 RUB</t>
   </si>
   <si>
     <t>Трансфер на Халактырский пляж в день прилета/обратного вылета</t>
   </si>
   <si>
     <t>10000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 25.06.2026 01:47, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 09.08.2026 13:03, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>