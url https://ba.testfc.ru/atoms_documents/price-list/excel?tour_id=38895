--- v1 (2026-03-22)
+++ v2 (2026-05-09)
@@ -12,78 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="38895-vesna-na-kamchatke" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...26 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>09.05.2026</t>
   </si>
   <si>
     <t>10.05.2026</t>
   </si>
   <si>
     <t>11.05.2026</t>
   </si>
   <si>
     <t>12.05.2026</t>
   </si>
   <si>
     <t>13.05.2026</t>
   </si>
   <si>
     <t>14.05.2026</t>
   </si>
   <si>
     <t>15.05.2026</t>
   </si>
   <si>
     <t>16.05.2026</t>
   </si>
   <si>
@@ -179,96 +152,93 @@
   <si>
     <t>67 150 RUB</t>
   </si>
   <si>
     <t>Авача</t>
   </si>
   <si>
     <t>одноместный стандарт</t>
   </si>
   <si>
     <t>91500 RUB</t>
   </si>
   <si>
     <t>Арсеньев</t>
   </si>
   <si>
     <t>База отдыха "Кречет"</t>
   </si>
   <si>
     <t>73000 RUB</t>
   </si>
   <si>
     <t>90500 RUB</t>
   </si>
   <si>
-    <t>Ребёнок 4—10 лет на дополнительном месте</t>
+    <t>семейный</t>
+  </si>
+  <si>
+    <t>Ребёнок 4—17 лет на дополнительном месте</t>
   </si>
   <si>
     <t>62 050 RUB</t>
   </si>
   <si>
-    <t>семейный</t>
-[...4 lines deleted...]
-  <si>
     <t>Квартира</t>
   </si>
   <si>
     <t>квартира</t>
   </si>
   <si>
     <t>65000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>70000 RUB</t>
   </si>
   <si>
     <t>База отдыха "Антариус"</t>
   </si>
   <si>
     <t>78000 RUB</t>
   </si>
   <si>
     <t>95500 RUB</t>
   </si>
   <si>
     <t>66 300 RUB</t>
   </si>
   <si>
     <t>Лагуна</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 22.03.2026 05:57, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 09.05.2026 11:18, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -610,88 +580,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA66"/>
+  <dimension ref="A1:R65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A65" sqref="A65:AA65"/>
+      <selection activeCell="A64" sqref="A64:R64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="27" max="27" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:18">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -700,3688 +661,2462 @@
       </c>
       <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="S1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" s="2" t="s">
         <v>17</v>
-      </c>
-[...27 lines deleted...]
-        <v>26</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
-      <c r="S2" s="2"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:27">
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
-      <c r="S3" s="3"/>
-[...9 lines deleted...]
-    <row r="4" spans="1:27">
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="I4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="L4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="M4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="N4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="O4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="P4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="Q4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="R4" t="s">
-        <v>29</v>
-[...29 lines deleted...]
-    <row r="5" spans="1:27">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="K5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="L5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="N5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="O5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="P5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="R5" t="s">
-        <v>31</v>
-[...29 lines deleted...]
-    <row r="6" spans="1:27">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="K6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="M6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="N6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="O6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="P6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="Q6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="R6" t="s">
-        <v>33</v>
-[...29 lines deleted...]
-    <row r="7" spans="1:27">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" s="3" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
-      <c r="S7" s="3"/>
-[...9 lines deleted...]
-    <row r="8" spans="1:27">
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" t="s">
+        <v>26</v>
+      </c>
+      <c r="M8" t="s">
+        <v>26</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+      <c r="O8" t="s">
+        <v>26</v>
+      </c>
+      <c r="P8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>26</v>
+      </c>
+      <c r="R8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L9" t="s">
+        <v>27</v>
+      </c>
+      <c r="M9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P9" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>27</v>
+      </c>
+      <c r="R9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" t="s">
         <v>28</v>
       </c>
-      <c r="B8" t="s">
-[...167 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="H10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="I10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="J10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="L10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="M10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="N10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="O10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="P10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="Q10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="R10" t="s">
-        <v>37</v>
-[...29 lines deleted...]
-    <row r="11" spans="1:27">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
-      <c r="S11" s="4"/>
-[...9 lines deleted...]
-    <row r="12" spans="1:27">
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" s="2" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
-      <c r="S12" s="2"/>
-[...9 lines deleted...]
-    <row r="13" spans="1:27">
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
-      <c r="S13" s="3"/>
-[...9 lines deleted...]
-    <row r="14" spans="1:27">
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="G14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="H14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="I14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="J14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="K14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="L14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="M14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="N14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="O14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="P14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="Q14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="R14" t="s">
-        <v>39</v>
-[...29 lines deleted...]
-    <row r="15" spans="1:27">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="H15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="I15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="K15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="M15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="N15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="O15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="P15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="Q15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="R15" t="s">
-        <v>40</v>
-[...29 lines deleted...]
-    <row r="16" spans="1:27">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" t="s">
         <v>32</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="I16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="J16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="K16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="L16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="M16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="N16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="O16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="P16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="Q16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="R16" t="s">
-        <v>41</v>
-[...29 lines deleted...]
-    <row r="17" spans="1:27">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="4"/>
-      <c r="S17" s="4"/>
-[...9 lines deleted...]
-    <row r="18" spans="1:27">
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" s="2" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
-      <c r="S18" s="2"/>
-[...9 lines deleted...]
-    <row r="19" spans="1:27">
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" s="3" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
-      <c r="S19" s="3"/>
-[...9 lines deleted...]
-    <row r="20" spans="1:27">
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="H20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="I20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="K20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="L20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="M20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="N20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="O20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="P20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="Q20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="R20" t="s">
-        <v>44</v>
-[...29 lines deleted...]
-    <row r="21" spans="1:27">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="F21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="G21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="H21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="I21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="K21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="L21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="M21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="N21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="O21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="P21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="Q21" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="R21" t="s">
-        <v>45</v>
-[...29 lines deleted...]
-    <row r="22" spans="1:27">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="C22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="F22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="G22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="H22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="I22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="J22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="K22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="L22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="M22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="N22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="O22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="P22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="Q22" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="R22" t="s">
-        <v>47</v>
-[...29 lines deleted...]
-    <row r="23" spans="1:27">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" s="4"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
-      <c r="S23" s="4"/>
-[...9 lines deleted...]
-    <row r="24" spans="1:27">
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" s="2" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
-      <c r="S24" s="2"/>
-[...9 lines deleted...]
-    <row r="25" spans="1:27">
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
-      <c r="S25" s="3"/>
-[...9 lines deleted...]
-    <row r="26" spans="1:27">
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="H26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="I26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="K26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="L26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="M26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="N26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="O26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="P26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="Q26" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="R26" t="s">
-        <v>44</v>
-[...29 lines deleted...]
-    <row r="27" spans="1:27">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="C27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="E27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="F27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="G27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="H27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="I27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="J27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="K27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="L27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="M27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="N27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="O27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="P27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="Q27" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="R27" t="s">
-        <v>47</v>
-[...29 lines deleted...]
-    <row r="28" spans="1:27">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" s="3" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
-      <c r="S28" s="3"/>
-[...9 lines deleted...]
-    <row r="29" spans="1:27">
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="G29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="H29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="I29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="K29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="L29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="M29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="N29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="O29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="P29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="Q29" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="R29" t="s">
-        <v>50</v>
-[...29 lines deleted...]
-    <row r="30" spans="1:27">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" s="4"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
-      <c r="S30" s="4"/>
-[...9 lines deleted...]
-    <row r="31" spans="1:27">
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" s="2" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
-      <c r="S31" s="2"/>
-[...9 lines deleted...]
-    <row r="32" spans="1:27">
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
       <c r="R32" s="3"/>
-      <c r="S32" s="3"/>
-[...9 lines deleted...]
-    <row r="33" spans="1:27">
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="H33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="I33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="K33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="L33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="M33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="N33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="O33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="P33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="Q33" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="R33" t="s">
-        <v>44</v>
-[...29 lines deleted...]
-    <row r="34" spans="1:27">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="C34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="E34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="F34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="G34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="H34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="I34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="J34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="K34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="L34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="M34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="N34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="O34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="P34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="Q34" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="R34" t="s">
-        <v>47</v>
-[...29 lines deleted...]
-    <row r="35" spans="1:27">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" s="3" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
-      <c r="S35" s="3"/>
-[...9 lines deleted...]
-    <row r="36" spans="1:27">
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="G36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="H36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="I36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="K36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="L36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="M36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="N36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="O36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="P36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="Q36" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="R36" t="s">
-        <v>50</v>
-[...29 lines deleted...]
-    <row r="37" spans="1:27">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="4"/>
       <c r="R37" s="4"/>
-      <c r="S37" s="4"/>
-[...9 lines deleted...]
-    <row r="38" spans="1:27">
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" s="2" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
-      <c r="S38" s="2"/>
-[...9 lines deleted...]
-    <row r="39" spans="1:27">
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
       <c r="O39" s="3"/>
       <c r="P39" s="3"/>
       <c r="Q39" s="3"/>
       <c r="R39" s="3"/>
-      <c r="S39" s="3"/>
-[...9 lines deleted...]
-    <row r="40" spans="1:27">
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B40" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" t="s">
+        <v>44</v>
+      </c>
+      <c r="E40" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" t="s">
+        <v>44</v>
+      </c>
+      <c r="H40" t="s">
+        <v>44</v>
+      </c>
+      <c r="I40" t="s">
+        <v>44</v>
+      </c>
+      <c r="J40" t="s">
+        <v>44</v>
+      </c>
+      <c r="K40" t="s">
+        <v>44</v>
+      </c>
+      <c r="L40" t="s">
+        <v>44</v>
+      </c>
+      <c r="M40" t="s">
+        <v>44</v>
+      </c>
+      <c r="N40" t="s">
+        <v>44</v>
+      </c>
+      <c r="O40" t="s">
+        <v>44</v>
+      </c>
+      <c r="P40" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>44</v>
+      </c>
+      <c r="R40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41" t="s">
+        <v>21</v>
+      </c>
+      <c r="B41" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" t="s">
+        <v>45</v>
+      </c>
+      <c r="D41" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" t="s">
+        <v>45</v>
+      </c>
+      <c r="F41" t="s">
+        <v>45</v>
+      </c>
+      <c r="G41" t="s">
+        <v>45</v>
+      </c>
+      <c r="H41" t="s">
+        <v>45</v>
+      </c>
+      <c r="I41" t="s">
+        <v>45</v>
+      </c>
+      <c r="J41" t="s">
+        <v>45</v>
+      </c>
+      <c r="K41" t="s">
+        <v>45</v>
+      </c>
+      <c r="L41" t="s">
+        <v>45</v>
+      </c>
+      <c r="M41" t="s">
+        <v>45</v>
+      </c>
+      <c r="N41" t="s">
+        <v>45</v>
+      </c>
+      <c r="O41" t="s">
+        <v>45</v>
+      </c>
+      <c r="P41" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>45</v>
+      </c>
+      <c r="R41" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+      <c r="O42" s="3"/>
+      <c r="P42" s="3"/>
+      <c r="Q42" s="3"/>
+      <c r="R42" s="3"/>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" t="s">
+        <v>44</v>
+      </c>
+      <c r="C43" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" t="s">
+        <v>44</v>
+      </c>
+      <c r="F43" t="s">
+        <v>44</v>
+      </c>
+      <c r="G43" t="s">
+        <v>44</v>
+      </c>
+      <c r="H43" t="s">
+        <v>44</v>
+      </c>
+      <c r="I43" t="s">
+        <v>44</v>
+      </c>
+      <c r="J43" t="s">
+        <v>44</v>
+      </c>
+      <c r="K43" t="s">
+        <v>44</v>
+      </c>
+      <c r="L43" t="s">
+        <v>44</v>
+      </c>
+      <c r="M43" t="s">
+        <v>44</v>
+      </c>
+      <c r="N43" t="s">
+        <v>44</v>
+      </c>
+      <c r="O43" t="s">
+        <v>44</v>
+      </c>
+      <c r="P43" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>44</v>
+      </c>
+      <c r="R43" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" t="s">
+        <v>48</v>
+      </c>
+      <c r="F44" t="s">
+        <v>48</v>
+      </c>
+      <c r="G44" t="s">
+        <v>48</v>
+      </c>
+      <c r="H44" t="s">
+        <v>48</v>
+      </c>
+      <c r="I44" t="s">
+        <v>48</v>
+      </c>
+      <c r="J44" t="s">
+        <v>48</v>
+      </c>
+      <c r="K44" t="s">
+        <v>48</v>
+      </c>
+      <c r="L44" t="s">
+        <v>48</v>
+      </c>
+      <c r="M44" t="s">
+        <v>48</v>
+      </c>
+      <c r="N44" t="s">
+        <v>48</v>
+      </c>
+      <c r="O44" t="s">
+        <v>48</v>
+      </c>
+      <c r="P44" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>48</v>
+      </c>
+      <c r="R44" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45" s="4"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="4"/>
+      <c r="F45" s="4"/>
+      <c r="G45" s="4"/>
+      <c r="H45" s="4"/>
+      <c r="I45" s="4"/>
+      <c r="J45" s="4"/>
+      <c r="K45" s="4"/>
+      <c r="L45" s="4"/>
+      <c r="M45" s="4"/>
+      <c r="N45" s="4"/>
+      <c r="O45" s="4"/>
+      <c r="P45" s="4"/>
+      <c r="Q45" s="4"/>
+      <c r="R45" s="4"/>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="A46" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2"/>
+      <c r="O46" s="2"/>
+      <c r="P46" s="2"/>
+      <c r="Q46" s="2"/>
+      <c r="R46" s="2"/>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="3"/>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+      <c r="J47" s="3"/>
+      <c r="K47" s="3"/>
+      <c r="L47" s="3"/>
+      <c r="M47" s="3"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="3"/>
+      <c r="R47" s="3"/>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48" t="s">
+        <v>19</v>
+      </c>
+      <c r="B48" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" t="s">
+        <v>51</v>
+      </c>
+      <c r="D48" t="s">
+        <v>51</v>
+      </c>
+      <c r="E48" t="s">
+        <v>51</v>
+      </c>
+      <c r="F48" t="s">
+        <v>51</v>
+      </c>
+      <c r="G48" t="s">
+        <v>51</v>
+      </c>
+      <c r="H48" t="s">
+        <v>51</v>
+      </c>
+      <c r="I48" t="s">
+        <v>51</v>
+      </c>
+      <c r="J48" t="s">
+        <v>51</v>
+      </c>
+      <c r="K48" t="s">
+        <v>51</v>
+      </c>
+      <c r="L48" t="s">
+        <v>51</v>
+      </c>
+      <c r="M48" t="s">
+        <v>51</v>
+      </c>
+      <c r="N48" t="s">
+        <v>51</v>
+      </c>
+      <c r="O48" t="s">
+        <v>51</v>
+      </c>
+      <c r="P48" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>51</v>
+      </c>
+      <c r="R48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B49" t="s">
+        <v>51</v>
+      </c>
+      <c r="C49" t="s">
+        <v>51</v>
+      </c>
+      <c r="D49" t="s">
+        <v>51</v>
+      </c>
+      <c r="E49" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49" t="s">
+        <v>51</v>
+      </c>
+      <c r="G49" t="s">
+        <v>51</v>
+      </c>
+      <c r="H49" t="s">
+        <v>51</v>
+      </c>
+      <c r="I49" t="s">
+        <v>51</v>
+      </c>
+      <c r="J49" t="s">
+        <v>51</v>
+      </c>
+      <c r="K49" t="s">
+        <v>51</v>
+      </c>
+      <c r="L49" t="s">
+        <v>51</v>
+      </c>
+      <c r="M49" t="s">
+        <v>51</v>
+      </c>
+      <c r="N49" t="s">
+        <v>51</v>
+      </c>
+      <c r="O49" t="s">
+        <v>51</v>
+      </c>
+      <c r="P49" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>51</v>
+      </c>
+      <c r="R49" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" t="s">
+        <v>21</v>
+      </c>
+      <c r="B50" t="s">
         <v>53</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C50" t="s">
         <v>53</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D50" t="s">
         <v>53</v>
       </c>
-      <c r="E40" t="s">
+      <c r="E50" t="s">
         <v>53</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F50" t="s">
         <v>53</v>
       </c>
-      <c r="G40" t="s">
+      <c r="G50" t="s">
         <v>53</v>
       </c>
-      <c r="H40" t="s">
+      <c r="H50" t="s">
         <v>53</v>
       </c>
-      <c r="I40" t="s">
+      <c r="I50" t="s">
         <v>53</v>
       </c>
-      <c r="J40" t="s">
+      <c r="J50" t="s">
         <v>53</v>
       </c>
-      <c r="K40" t="s">
+      <c r="K50" t="s">
         <v>53</v>
       </c>
-      <c r="L40" t="s">
+      <c r="L50" t="s">
         <v>53</v>
       </c>
-      <c r="M40" t="s">
+      <c r="M50" t="s">
         <v>53</v>
       </c>
-      <c r="N40" t="s">
+      <c r="N50" t="s">
         <v>53</v>
       </c>
-      <c r="O40" t="s">
+      <c r="O50" t="s">
         <v>53</v>
       </c>
-      <c r="P40" t="s">
+      <c r="P50" t="s">
         <v>53</v>
       </c>
-      <c r="Q40" t="s">
+      <c r="Q50" t="s">
         <v>53</v>
       </c>
-      <c r="R40" t="s">
+      <c r="R50" t="s">
         <v>53</v>
       </c>
-      <c r="S40" t="s">
-[...31 lines deleted...]
-      <c r="B41" t="s">
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="D51" s="4"/>
+      <c r="E51" s="4"/>
+      <c r="F51" s="4"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="4"/>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4"/>
+      <c r="K51" s="4"/>
+      <c r="L51" s="4"/>
+      <c r="M51" s="4"/>
+      <c r="N51" s="4"/>
+      <c r="O51" s="4"/>
+      <c r="P51" s="4"/>
+      <c r="Q51" s="4"/>
+      <c r="R51" s="4"/>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="C41" t="s">
-[...76 lines deleted...]
-      <c r="A42" t="s">
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2"/>
+      <c r="O52" s="2"/>
+      <c r="P52" s="2"/>
+      <c r="Q52" s="2"/>
+      <c r="R52" s="2"/>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3"/>
+      <c r="K53" s="3"/>
+      <c r="L53" s="3"/>
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54" t="s">
+        <v>19</v>
+      </c>
+      <c r="B54" t="s">
         <v>55</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C54" t="s">
+        <v>55</v>
+      </c>
+      <c r="D54" t="s">
+        <v>55</v>
+      </c>
+      <c r="E54" t="s">
+        <v>55</v>
+      </c>
+      <c r="F54" t="s">
+        <v>55</v>
+      </c>
+      <c r="G54" t="s">
+        <v>55</v>
+      </c>
+      <c r="H54" t="s">
+        <v>55</v>
+      </c>
+      <c r="I54" t="s">
+        <v>55</v>
+      </c>
+      <c r="J54" t="s">
+        <v>55</v>
+      </c>
+      <c r="K54" t="s">
+        <v>55</v>
+      </c>
+      <c r="L54" t="s">
+        <v>55</v>
+      </c>
+      <c r="M54" t="s">
+        <v>55</v>
+      </c>
+      <c r="N54" t="s">
+        <v>55</v>
+      </c>
+      <c r="O54" t="s">
+        <v>55</v>
+      </c>
+      <c r="P54" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>55</v>
+      </c>
+      <c r="R54" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B55" t="s">
         <v>56</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C55" t="s">
         <v>56</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D55" t="s">
         <v>56</v>
       </c>
-      <c r="E42" t="s">
+      <c r="E55" t="s">
         <v>56</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F55" t="s">
         <v>56</v>
       </c>
-      <c r="G42" t="s">
+      <c r="G55" t="s">
         <v>56</v>
       </c>
-      <c r="H42" t="s">
+      <c r="H55" t="s">
         <v>56</v>
       </c>
-      <c r="I42" t="s">
+      <c r="I55" t="s">
         <v>56</v>
       </c>
-      <c r="J42" t="s">
+      <c r="J55" t="s">
         <v>56</v>
       </c>
-      <c r="K42" t="s">
+      <c r="K55" t="s">
         <v>56</v>
       </c>
-      <c r="L42" t="s">
+      <c r="L55" t="s">
         <v>56</v>
       </c>
-      <c r="M42" t="s">
+      <c r="M55" t="s">
         <v>56</v>
       </c>
-      <c r="N42" t="s">
+      <c r="N55" t="s">
         <v>56</v>
       </c>
-      <c r="O42" t="s">
+      <c r="O55" t="s">
         <v>56</v>
       </c>
-      <c r="P42" t="s">
+      <c r="P55" t="s">
         <v>56</v>
       </c>
-      <c r="Q42" t="s">
+      <c r="Q55" t="s">
         <v>56</v>
       </c>
-      <c r="R42" t="s">
+      <c r="R55" t="s">
         <v>56</v>
       </c>
-      <c r="S42" t="s">
-[...28 lines deleted...]
-      <c r="A43" s="3" t="s">
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" t="s">
         <v>57</v>
       </c>
-      <c r="B43" s="3"/>
-[...110 lines deleted...]
-      <c r="A45" t="s">
+      <c r="C56" t="s">
+        <v>57</v>
+      </c>
+      <c r="D56" t="s">
+        <v>57</v>
+      </c>
+      <c r="E56" t="s">
+        <v>57</v>
+      </c>
+      <c r="F56" t="s">
+        <v>57</v>
+      </c>
+      <c r="G56" t="s">
+        <v>57</v>
+      </c>
+      <c r="H56" t="s">
+        <v>57</v>
+      </c>
+      <c r="I56" t="s">
+        <v>57</v>
+      </c>
+      <c r="J56" t="s">
+        <v>57</v>
+      </c>
+      <c r="K56" t="s">
+        <v>57</v>
+      </c>
+      <c r="L56" t="s">
+        <v>57</v>
+      </c>
+      <c r="M56" t="s">
+        <v>57</v>
+      </c>
+      <c r="N56" t="s">
+        <v>57</v>
+      </c>
+      <c r="O56" t="s">
+        <v>57</v>
+      </c>
+      <c r="P56" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>57</v>
+      </c>
+      <c r="R56" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="D57" s="4"/>
+      <c r="E57" s="4"/>
+      <c r="F57" s="4"/>
+      <c r="G57" s="4"/>
+      <c r="H57" s="4"/>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+      <c r="K57" s="4"/>
+      <c r="L57" s="4"/>
+      <c r="M57" s="4"/>
+      <c r="N57" s="4"/>
+      <c r="O57" s="4"/>
+      <c r="P57" s="4"/>
+      <c r="Q57" s="4"/>
+      <c r="R57" s="4"/>
+    </row>
+    <row r="58" spans="1:18">
+      <c r="A58" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B45" t="s">
-[...108 lines deleted...]
-      <c r="A47" s="2" t="s">
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2"/>
+      <c r="O58" s="2"/>
+      <c r="P58" s="2"/>
+      <c r="Q58" s="2"/>
+      <c r="R58" s="2"/>
+    </row>
+    <row r="59" spans="1:18">
+      <c r="A59" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3"/>
+      <c r="K59" s="3"/>
+      <c r="L59" s="3"/>
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+    </row>
+    <row r="60" spans="1:18">
+      <c r="A60" t="s">
+        <v>19</v>
+      </c>
+      <c r="B60" t="s">
+        <v>44</v>
+      </c>
+      <c r="C60" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60" t="s">
+        <v>44</v>
+      </c>
+      <c r="E60" t="s">
+        <v>44</v>
+      </c>
+      <c r="F60" t="s">
+        <v>44</v>
+      </c>
+      <c r="G60" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" t="s">
+        <v>44</v>
+      </c>
+      <c r="I60" t="s">
+        <v>44</v>
+      </c>
+      <c r="J60" t="s">
+        <v>44</v>
+      </c>
+      <c r="K60" t="s">
+        <v>44</v>
+      </c>
+      <c r="L60" t="s">
+        <v>44</v>
+      </c>
+      <c r="M60" t="s">
+        <v>44</v>
+      </c>
+      <c r="N60" t="s">
+        <v>44</v>
+      </c>
+      <c r="O60" t="s">
+        <v>44</v>
+      </c>
+      <c r="P60" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>44</v>
+      </c>
+      <c r="R60" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
+      <c r="A61" t="s">
+        <v>21</v>
+      </c>
+      <c r="B61" t="s">
+        <v>45</v>
+      </c>
+      <c r="C61" t="s">
+        <v>45</v>
+      </c>
+      <c r="D61" t="s">
+        <v>45</v>
+      </c>
+      <c r="E61" t="s">
+        <v>45</v>
+      </c>
+      <c r="F61" t="s">
+        <v>45</v>
+      </c>
+      <c r="G61" t="s">
+        <v>45</v>
+      </c>
+      <c r="H61" t="s">
+        <v>45</v>
+      </c>
+      <c r="I61" t="s">
+        <v>45</v>
+      </c>
+      <c r="J61" t="s">
+        <v>45</v>
+      </c>
+      <c r="K61" t="s">
+        <v>45</v>
+      </c>
+      <c r="L61" t="s">
+        <v>45</v>
+      </c>
+      <c r="M61" t="s">
+        <v>45</v>
+      </c>
+      <c r="N61" t="s">
+        <v>45</v>
+      </c>
+      <c r="O61" t="s">
+        <v>45</v>
+      </c>
+      <c r="P61" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>45</v>
+      </c>
+      <c r="R61" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18">
+      <c r="A62" t="s">
+        <v>23</v>
+      </c>
+      <c r="B62" t="s">
+        <v>48</v>
+      </c>
+      <c r="C62" t="s">
+        <v>48</v>
+      </c>
+      <c r="D62" t="s">
+        <v>48</v>
+      </c>
+      <c r="E62" t="s">
+        <v>48</v>
+      </c>
+      <c r="F62" t="s">
+        <v>48</v>
+      </c>
+      <c r="G62" t="s">
+        <v>48</v>
+      </c>
+      <c r="H62" t="s">
+        <v>48</v>
+      </c>
+      <c r="I62" t="s">
+        <v>48</v>
+      </c>
+      <c r="J62" t="s">
+        <v>48</v>
+      </c>
+      <c r="K62" t="s">
+        <v>48</v>
+      </c>
+      <c r="L62" t="s">
+        <v>48</v>
+      </c>
+      <c r="M62" t="s">
+        <v>48</v>
+      </c>
+      <c r="N62" t="s">
+        <v>48</v>
+      </c>
+      <c r="O62" t="s">
+        <v>48</v>
+      </c>
+      <c r="P62" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>48</v>
+      </c>
+      <c r="R62" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B47" s="2"/>
-[...27 lines deleted...]
-      <c r="A48" s="3" t="s">
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1"/>
+      <c r="K64" s="1"/>
+      <c r="L64" s="1"/>
+      <c r="M64" s="1"/>
+      <c r="N64" s="1"/>
+      <c r="O64" s="1"/>
+      <c r="P64" s="1"/>
+      <c r="Q64" s="1"/>
+      <c r="R64" s="1"/>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65" t="s">
         <v>60</v>
-      </c>
-[...989 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A66:AA66"/>
+    <mergeCell ref="A65:R65"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>