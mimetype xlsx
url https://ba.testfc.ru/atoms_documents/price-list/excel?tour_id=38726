--- v2 (2026-07-16)
+++ v3 (2026-09-18)
@@ -12,243 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="38726-kraj-zemli-kamchatk..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
-[...191 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>18.09.2026</t>
   </si>
   <si>
     <t>19.09.2026</t>
   </si>
   <si>
     <t>20.09.2026</t>
   </si>
   <si>
     <t>21.09.2026</t>
   </si>
   <si>
     <t>22.09.2026</t>
   </si>
   <si>
     <t>23.09.2026</t>
   </si>
   <si>
     <t>24.09.2026</t>
   </si>
   <si>
     <t>25.09.2026</t>
   </si>
   <si>
@@ -386,51 +194,51 @@
   <si>
     <t>Лагуна</t>
   </si>
   <si>
     <t>169000 RUB</t>
   </si>
   <si>
     <t>217000 RUB</t>
   </si>
   <si>
     <t>135 200 руб.</t>
   </si>
   <si>
     <t>Авача Гавань</t>
   </si>
   <si>
     <t>138000 RUB</t>
   </si>
   <si>
     <t>165000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 17.07.2026 03:46, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 18.09.2026 15:32, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,143 +580,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD65"/>
+  <dimension ref="A1:R65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A64" sqref="A64:CD64"/>
+      <selection activeCell="A64" sqref="A64:R64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-[...62 lines deleted...]
-    <col min="82" max="82" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:18">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -917,10262 +661,2390 @@
       </c>
       <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="S1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" s="2" t="s">
         <v>17</v>
-      </c>
-[...192 lines deleted...]
-        <v>81</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
-      <c r="S2" s="2"/>
-[...64 lines deleted...]
-    <row r="3" spans="1:82">
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" s="3" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
-      <c r="S3" s="3"/>
-[...64 lines deleted...]
-    <row r="4" spans="1:82">
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="I4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="L4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="M4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="N4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="O4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="P4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="Q4" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="R4" t="s">
-        <v>84</v>
-[...194 lines deleted...]
-    <row r="5" spans="1:82">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="I5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="J5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="K5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="L5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="N5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="O5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="P5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="Q5" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="R5" t="s">
-        <v>86</v>
-[...194 lines deleted...]
-    <row r="6" spans="1:82">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="I6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="K6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="M6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="N6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="O6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="P6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="Q6" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="R6" t="s">
-        <v>88</v>
-[...194 lines deleted...]
-    <row r="7" spans="1:82">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
-      <c r="S7" s="4"/>
-[...64 lines deleted...]
-    <row r="8" spans="1:82">
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" s="2" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
-      <c r="S8" s="2"/>
-[...64 lines deleted...]
-    <row r="9" spans="1:82">
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" s="3" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
-      <c r="S9" s="3"/>
-[...64 lines deleted...]
-    <row r="10" spans="1:82">
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="G10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="H10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="I10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="J10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="K10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="L10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="M10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="N10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="P10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="Q10" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="R10" t="s">
-        <v>90</v>
-[...194 lines deleted...]
-    <row r="11" spans="1:82">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="F11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="G11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="H11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="I11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="J11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="K11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="L11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="M11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="N11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="P11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="Q11" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="R11" t="s">
-        <v>91</v>
-[...194 lines deleted...]
-    <row r="12" spans="1:82">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="F12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="G12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="H12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="J12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="K12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="L12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="M12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="N12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="P12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="Q12" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="R12" t="s">
-        <v>92</v>
-[...194 lines deleted...]
-    <row r="13" spans="1:82">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
-      <c r="S13" s="4"/>
-[...64 lines deleted...]
-    <row r="14" spans="1:82">
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" s="2" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
-      <c r="S14" s="2"/>
-[...64 lines deleted...]
-    <row r="15" spans="1:82">
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" s="3" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
-      <c r="S15" s="3"/>
-[...64 lines deleted...]
-    <row r="16" spans="1:82">
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="F16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="G16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="H16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="I16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="J16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="K16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="L16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="M16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="N16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="O16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="P16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="Q16" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="R16" t="s">
-        <v>95</v>
-[...194 lines deleted...]
-    <row r="17" spans="1:82">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="G17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="H17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="I17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="J17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="K17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="L17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="M17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="N17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="O17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="P17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="Q17" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="R17" t="s">
-        <v>96</v>
-[...194 lines deleted...]
-    <row r="18" spans="1:82">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="C18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="F18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="G18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="H18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="I18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="J18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="K18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="L18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="M18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="N18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="O18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="P18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="Q18" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="R18" t="s">
-        <v>98</v>
-[...194 lines deleted...]
-    <row r="19" spans="1:82">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
-      <c r="S19" s="4"/>
-[...64 lines deleted...]
-    <row r="20" spans="1:82">
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" s="2" t="s">
-        <v>99</v>
+        <v>35</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
-      <c r="S20" s="2"/>
-[...64 lines deleted...]
-    <row r="21" spans="1:82">
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" s="3" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
-      <c r="S21" s="3"/>
-[...64 lines deleted...]
-    <row r="22" spans="1:82">
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="D22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="G22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="I22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="J22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="K22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="L22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="M22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="N22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="O22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="P22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="Q22" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="R22" t="s">
-        <v>95</v>
-[...194 lines deleted...]
-    <row r="23" spans="1:82">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="F23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="G23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="I23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="J23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="K23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="L23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="M23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="N23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="O23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="P23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="Q23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="R23" t="s">
-        <v>98</v>
-[...194 lines deleted...]
-    <row r="24" spans="1:82">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" s="3" t="s">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
-      <c r="S24" s="3"/>
-[...64 lines deleted...]
-    <row r="25" spans="1:82">
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="D25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="F25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="G25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="H25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="I25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="J25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="K25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="L25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="M25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="N25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="O25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="P25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="Q25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="R25" t="s">
-        <v>101</v>
-[...194 lines deleted...]
-    <row r="26" spans="1:82">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" s="4"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
-      <c r="S26" s="4"/>
-[...64 lines deleted...]
-    <row r="27" spans="1:82">
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" s="2" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
-      <c r="S27" s="2"/>
-[...64 lines deleted...]
-    <row r="28" spans="1:82">
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" s="3" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
-      <c r="S28" s="3"/>
-[...64 lines deleted...]
-    <row r="29" spans="1:82">
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="C29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="D29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="F29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="G29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="H29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="I29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="J29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="K29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="L29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="M29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="N29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="O29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="P29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="Q29" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="R29" t="s">
-        <v>95</v>
-[...194 lines deleted...]
-    <row r="30" spans="1:82">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="C30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="E30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="F30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="G30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="H30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="I30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="J30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="K30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="L30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="M30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="N30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="O30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="P30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="Q30" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="R30" t="s">
-        <v>98</v>
-[...194 lines deleted...]
-    <row r="31" spans="1:82">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" s="3" t="s">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
-      <c r="S31" s="3"/>
-[...64 lines deleted...]
-    <row r="32" spans="1:82">
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="C32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="D32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="E32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="F32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="G32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="H32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="I32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="J32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="K32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="L32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="M32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="N32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="O32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="P32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="Q32" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="R32" t="s">
-        <v>103</v>
-[...194 lines deleted...]
-    <row r="33" spans="1:82">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" s="4"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
-      <c r="S33" s="4"/>
-[...64 lines deleted...]
-    <row r="34" spans="1:82">
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" s="2" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
-      <c r="S34" s="2"/>
-[...64 lines deleted...]
-    <row r="35" spans="1:82">
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" s="3" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
-      <c r="S35" s="3"/>
-[...64 lines deleted...]
-    <row r="36" spans="1:82">
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="D36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="E36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="F36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="G36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="H36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="I36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="J36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="K36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="L36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="M36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="N36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="O36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="P36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="Q36" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="R36" t="s">
-        <v>105</v>
-[...194 lines deleted...]
-    <row r="37" spans="1:82">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="E37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="F37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="G37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="H37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="I37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="J37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="K37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="L37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="M37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="N37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="O37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="P37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="Q37" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="R37" t="s">
-        <v>106</v>
-[...194 lines deleted...]
-    <row r="38" spans="1:82">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" s="3" t="s">
-        <v>107</v>
+        <v>43</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
       <c r="R38" s="3"/>
-      <c r="S38" s="3"/>
-[...64 lines deleted...]
-    <row r="39" spans="1:82">
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="E39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="F39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="G39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="H39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="I39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="J39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="K39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="L39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="M39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="N39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="O39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="P39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="Q39" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="R39" t="s">
-        <v>105</v>
-[...194 lines deleted...]
-    <row r="40" spans="1:82">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
-      <c r="S40" s="4"/>
-[...64 lines deleted...]
-    <row r="41" spans="1:82">
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" s="2" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
-      <c r="S41" s="2"/>
-[...64 lines deleted...]
-    <row r="42" spans="1:82">
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" s="3" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
-      <c r="S42" s="3"/>
-[...64 lines deleted...]
-    <row r="43" spans="1:82">
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="C43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="E43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="F43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="G43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="H43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="I43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="J43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="K43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="L43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="M43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="N43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="O43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="P43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="Q43" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="R43" t="s">
-        <v>110</v>
-[...194 lines deleted...]
-    <row r="44" spans="1:82">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>47</v>
       </c>
       <c r="B44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="C44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="D44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="E44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="F44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="G44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="H44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="I44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="J44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="K44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="L44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="M44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="N44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="O44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="P44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="Q44" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="R44" t="s">
-        <v>110</v>
-[...194 lines deleted...]
-    <row r="45" spans="1:82">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="B45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="C45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="D45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="E45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="F45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="G45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="H45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="I45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="J45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="K45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="L45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="M45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="N45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="O45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="P45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="Q45" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="R45" t="s">
-        <v>112</v>
-[...194 lines deleted...]
-    <row r="46" spans="1:82">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
-      <c r="S46" s="4"/>
-[...64 lines deleted...]
-    <row r="47" spans="1:82">
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" s="2" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
       <c r="O47" s="2"/>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
       <c r="R47" s="2"/>
-      <c r="S47" s="2"/>
-[...64 lines deleted...]
-    <row r="48" spans="1:82">
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" s="3" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
       <c r="P48" s="3"/>
       <c r="Q48" s="3"/>
       <c r="R48" s="3"/>
-      <c r="S48" s="3"/>
-[...64 lines deleted...]
-    <row r="49" spans="1:82">
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="C49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="D49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="E49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="F49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="H49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="I49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="J49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="K49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="L49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="M49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="N49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="O49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="P49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="Q49" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="R49" t="s">
-        <v>114</v>
-[...194 lines deleted...]
-    <row r="50" spans="1:82">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="B50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="C50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="D50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="E50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="F50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="G50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="H50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="I50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="J50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="K50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="L50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="M50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="N50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="O50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="P50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="Q50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="R50" t="s">
-        <v>106</v>
-[...194 lines deleted...]
-    <row r="51" spans="1:82">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="B51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="C51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="D51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="E51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="F51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="G51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="H51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="I51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="J51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="K51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="L51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="M51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="N51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="O51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="P51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="Q51" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="R51" t="s">
-        <v>115</v>
-[...194 lines deleted...]
-    <row r="52" spans="1:82">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" s="4"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
-      <c r="S52" s="4"/>
-[...64 lines deleted...]
-    <row r="53" spans="1:82">
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" s="2" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
-      <c r="S53" s="2"/>
-[...64 lines deleted...]
-    <row r="54" spans="1:82">
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" s="3" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3"/>
       <c r="K54" s="3"/>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="P54" s="3"/>
       <c r="Q54" s="3"/>
       <c r="R54" s="3"/>
-      <c r="S54" s="3"/>
-[...64 lines deleted...]
-    <row r="55" spans="1:82">
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="C55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="D55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="E55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="F55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="G55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="H55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="I55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="J55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="K55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="L55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="M55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="N55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="O55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="P55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="Q55" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="R55" t="s">
-        <v>117</v>
-[...194 lines deleted...]
-    <row r="56" spans="1:82">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="B56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="C56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="D56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="E56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="F56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="G56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="H56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="I56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="J56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="K56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="L56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="M56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="N56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="O56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="P56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="Q56" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="R56" t="s">
-        <v>118</v>
-[...194 lines deleted...]
-    <row r="57" spans="1:82">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="B57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="C57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="D57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="E57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="F57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="G57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="H57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="I57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="J57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="K57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="L57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="M57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="N57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="O57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="P57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="Q57" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="R57" t="s">
-        <v>119</v>
-[...194 lines deleted...]
-    <row r="58" spans="1:82">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" s="4"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="4"/>
       <c r="J58" s="4"/>
       <c r="K58" s="4"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
       <c r="R58" s="4"/>
-      <c r="S58" s="4"/>
-[...64 lines deleted...]
-    <row r="59" spans="1:82">
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" s="2" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
       <c r="O59" s="2"/>
       <c r="P59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="R59" s="2"/>
-      <c r="S59" s="2"/>
-[...64 lines deleted...]
-    <row r="60" spans="1:82">
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
       <c r="K60" s="3"/>
       <c r="L60" s="3"/>
       <c r="M60" s="3"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
-      <c r="S60" s="3"/>
-[...64 lines deleted...]
-    <row r="61" spans="1:82">
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="C61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="D61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="E61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="F61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="G61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="H61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="I61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="J61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="K61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="L61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="M61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="N61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="O61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="P61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="Q61" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="R61" t="s">
-        <v>121</v>
-[...194 lines deleted...]
-    <row r="62" spans="1:82">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="B62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="C62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="D62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="E62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="F62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="G62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="H62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="I62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="J62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="K62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="L62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="M62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="N62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="O62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="P62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="Q62" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="R62" t="s">
-        <v>122</v>
-[...194 lines deleted...]
-    <row r="64" spans="1:82">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
       <c r="A64" s="1" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
-      <c r="S64" s="1"/>
-[...64 lines deleted...]
-    <row r="65" spans="1:82">
+    </row>
+    <row r="65" spans="1:18">
       <c r="A65" t="s">
-        <v>124</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A65:CD65"/>
+    <mergeCell ref="A65:R65"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>