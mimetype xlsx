--- v0 (2026-04-17)
+++ v1 (2026-06-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="38726-kraj-zemli-kamchatk..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>01.06.2026</t>
   </si>
   <si>
     <t>02.06.2026</t>
   </si>
   <si>
     <t>03.06.2026</t>
   </si>
   <si>
     <t>04.06.2026</t>
   </si>
   <si>
     <t>05.06.2026</t>
   </si>
   <si>
     <t>06.06.2026</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>08.06.2026</t>
   </si>
   <si>
@@ -401,186 +401,216 @@
   <si>
     <t>30.09.2026</t>
   </si>
   <si>
     <t>01.10.2026</t>
   </si>
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>04.10.2026</t>
   </si>
   <si>
     <t>Гостиничный комплекс "Спутник"</t>
   </si>
   <si>
     <t>двухместный стандарт</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
+    <t>133000 RUB</t>
+  </si>
+  <si>
     <t>200000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
+    <t>169000 RUB</t>
+  </si>
+  <si>
     <t>254000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 4—14 лет на дополнительном месте</t>
   </si>
   <si>
+    <t>115 000 RUB</t>
+  </si>
+  <si>
     <t>160 000 RUB</t>
   </si>
   <si>
     <t>ГК "Спутник" (корпус Спутник-Камчатка)</t>
   </si>
   <si>
+    <t>130000 RUB</t>
+  </si>
+  <si>
     <t>192000 RUB</t>
   </si>
   <si>
+    <t>166000 RUB</t>
+  </si>
+  <si>
     <t>240000 RUB</t>
   </si>
   <si>
+    <t>113 000 RUB</t>
+  </si>
+  <si>
     <t>153 600 RUB</t>
   </si>
   <si>
     <t>Русский двор</t>
   </si>
   <si>
     <t>Супериор дабл/твин</t>
   </si>
   <si>
+    <t>135000 RUB</t>
+  </si>
+  <si>
     <t>158000 RUB</t>
   </si>
   <si>
     <t>191000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 4—12 лет на дополнительном месте</t>
   </si>
   <si>
+    <t>121 500 RUB</t>
+  </si>
+  <si>
     <t>126 400 RUB</t>
   </si>
   <si>
     <t>Авача</t>
   </si>
   <si>
     <t>одноместный стандарт</t>
   </si>
   <si>
     <t>183000 RUB</t>
   </si>
   <si>
     <t>Арсеньев</t>
   </si>
   <si>
     <t>188000 RUB</t>
   </si>
   <si>
     <t>База отдыха "Кречет"</t>
   </si>
   <si>
+    <t>122000 RUB</t>
+  </si>
+  <si>
     <t>150000 RUB</t>
   </si>
   <si>
+    <t>157000 RUB</t>
+  </si>
+  <si>
     <t>177000 RUB</t>
   </si>
   <si>
-    <t>Ребёнок 4—10 лет на дополнительном месте</t>
-[...4 lines deleted...]
-  <si>
     <t>семейный</t>
   </si>
   <si>
-    <t>Ребёнок 4—17 лет на дополнительном месте</t>
-[...4 lines deleted...]
-  <si>
     <t>Квартира</t>
   </si>
   <si>
     <t>квартира</t>
   </si>
   <si>
+    <t>120000 RUB</t>
+  </si>
+  <si>
     <t>123000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
+    <t>129000 RUB</t>
+  </si>
+  <si>
     <t>132000 RUB</t>
   </si>
   <si>
     <t>База отдыха "Антариус"</t>
   </si>
   <si>
     <t>143000 RUB</t>
   </si>
   <si>
     <t>170000 RUB</t>
   </si>
   <si>
     <t>114 400 RUB</t>
   </si>
   <si>
     <t>Лагуна</t>
   </si>
   <si>
-    <t>169000 RUB</t>
+    <t>153000 RUB</t>
+  </si>
+  <si>
+    <t>190000 RUB</t>
   </si>
   <si>
     <t>217000 RUB</t>
   </si>
   <si>
+    <t>135 000 RUB</t>
+  </si>
+  <si>
     <t>135 200 RUB</t>
   </si>
   <si>
     <t>Авача Гавань</t>
   </si>
   <si>
     <t>138000 RUB</t>
   </si>
   <si>
     <t>165000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 17.04.2026 08:05, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 01.06.2026 21:30, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -922,54 +952,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW67"/>
+  <dimension ref="A1:DW65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A66" sqref="A66:DW66"/>
+      <selection activeCell="A64" sqref="A64:DW64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.996582" bestFit="true" customWidth="true" style="0"/>
@@ -1812,1087 +1842,1087 @@
       <c r="AC4" t="s">
         <v>129</v>
       </c>
       <c r="AD4" t="s">
         <v>129</v>
       </c>
       <c r="AE4" t="s">
         <v>129</v>
       </c>
       <c r="AF4" t="s">
         <v>129</v>
       </c>
       <c r="AG4" t="s">
         <v>129</v>
       </c>
       <c r="AH4" t="s">
         <v>129</v>
       </c>
       <c r="AI4" t="s">
         <v>129</v>
       </c>
       <c r="AJ4" t="s">
         <v>129</v>
       </c>
       <c r="AK4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AL4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AM4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AN4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AO4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AP4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AQ4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AR4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AS4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AT4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AU4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AV4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AW4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AX4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AY4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AZ4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BA4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BB4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BC4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BD4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BE4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BF4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BH4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BI4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BJ4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BK4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BL4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BM4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BN4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BP4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BQ4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BR4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BS4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BT4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BU4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BV4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BW4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BX4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BY4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BZ4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CA4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CB4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CC4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CD4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CE4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CF4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CG4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CH4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CI4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CJ4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CK4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CL4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CM4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CN4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CO4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CP4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CQ4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CR4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CS4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CT4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CU4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CV4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CW4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CX4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CY4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="CZ4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DA4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DB4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DC4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DD4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DE4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DF4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DG4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DH4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DI4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DJ4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DK4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DL4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DM4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DN4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DO4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DP4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DQ4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DR4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DS4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DT4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DU4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DV4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="DW4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="Q5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="R5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="S5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="T5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="U5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="V5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="W5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="X5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="Y5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="Z5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AA5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AB5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AC5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AD5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AE5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AG5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AH5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AI5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AK5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AL5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AM5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AN5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AO5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AP5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AQ5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AR5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AS5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AT5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AU5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AV5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AW5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AX5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AY5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AZ5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BA5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BB5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BC5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BD5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BE5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BF5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BG5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BH5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BI5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BJ5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BK5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BL5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BM5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BN5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BO5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BP5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BQ5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BR5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BS5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BT5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BU5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BV5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BW5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BX5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BY5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="BZ5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CA5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CB5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CC5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CD5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CE5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CF5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CG5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CH5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CI5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CJ5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CK5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CL5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CM5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CN5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CO5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CP5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CQ5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CR5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CS5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CT5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CU5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CV5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CW5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CX5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CY5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="CZ5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DA5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DB5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DC5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DD5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DE5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DF5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DG5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DH5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DI5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DJ5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DK5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DL5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DM5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DN5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DO5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DP5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DQ5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DR5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DS5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DT5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DU5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DV5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="DW5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="G6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="J6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="L6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="N6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="O6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="P6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="Q6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="R6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="S6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="T6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="U6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="V6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="W6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="X6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="Y6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="Z6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AA6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AB6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AC6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AD6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AE6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AF6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AG6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AH6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AI6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AJ6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AK6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AL6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AM6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AN6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AO6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AP6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AR6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AT6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AV6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AX6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AY6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BA6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BB6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BC6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BD6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BE6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BF6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BG6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BH6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BI6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BJ6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BK6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BL6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BM6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BN6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BO6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BP6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BQ6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BR6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BS6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BT6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BU6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BV6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BW6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BX6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BY6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="BZ6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CA6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CB6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CC6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CD6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CE6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CF6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CG6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CH6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CI6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CJ6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CK6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CL6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CM6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CN6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CO6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CP6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CQ6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CR6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CS6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CT6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CU6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CV6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CW6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CX6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CY6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="CZ6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DA6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DB6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DC6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DD6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DE6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DF6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DG6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DH6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DI6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DJ6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DK6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DL6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DM6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DN6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DO6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DP6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DQ6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DR6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DS6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DT6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DU6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DV6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="DW6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="7" spans="1:127">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
@@ -2982,51 +3012,51 @@
       <c r="DB7" s="4"/>
       <c r="DC7" s="4"/>
       <c r="DD7" s="4"/>
       <c r="DE7" s="4"/>
       <c r="DF7" s="4"/>
       <c r="DG7" s="4"/>
       <c r="DH7" s="4"/>
       <c r="DI7" s="4"/>
       <c r="DJ7" s="4"/>
       <c r="DK7" s="4"/>
       <c r="DL7" s="4"/>
       <c r="DM7" s="4"/>
       <c r="DN7" s="4"/>
       <c r="DO7" s="4"/>
       <c r="DP7" s="4"/>
       <c r="DQ7" s="4"/>
       <c r="DR7" s="4"/>
       <c r="DS7" s="4"/>
       <c r="DT7" s="4"/>
       <c r="DU7" s="4"/>
       <c r="DV7" s="4"/>
       <c r="DW7" s="4"/>
     </row>
     <row r="8" spans="1:127">
       <c r="A8" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
@@ -3247,1192 +3277,1192 @@
       <c r="DE9" s="3"/>
       <c r="DF9" s="3"/>
       <c r="DG9" s="3"/>
       <c r="DH9" s="3"/>
       <c r="DI9" s="3"/>
       <c r="DJ9" s="3"/>
       <c r="DK9" s="3"/>
       <c r="DL9" s="3"/>
       <c r="DM9" s="3"/>
       <c r="DN9" s="3"/>
       <c r="DO9" s="3"/>
       <c r="DP9" s="3"/>
       <c r="DQ9" s="3"/>
       <c r="DR9" s="3"/>
       <c r="DS9" s="3"/>
       <c r="DT9" s="3"/>
       <c r="DU9" s="3"/>
       <c r="DV9" s="3"/>
       <c r="DW9" s="3"/>
     </row>
     <row r="10" spans="1:127">
       <c r="A10" t="s">
         <v>128</v>
       </c>
       <c r="B10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="H10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="J10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="K10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="L10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="N10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="O10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="P10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="Q10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="R10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="S10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="T10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="U10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="V10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="W10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="X10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="Y10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="Z10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AA10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AB10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AC10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AD10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AE10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AF10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AG10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AH10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AI10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AK10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AL10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AM10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AN10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AO10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AP10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AQ10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AR10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AS10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AT10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AU10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AV10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AW10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AX10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AY10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BA10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BB10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BC10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BD10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BE10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BF10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BG10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BH10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BI10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BJ10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BK10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BL10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BM10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BN10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BO10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BP10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BQ10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BR10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BS10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BT10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BU10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BV10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BW10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BX10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BY10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="BZ10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CA10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CB10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CC10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CD10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CE10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CF10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CG10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CH10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CI10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CJ10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CK10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CL10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CM10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CN10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CO10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CP10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CQ10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CR10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CS10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CT10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CU10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CV10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CW10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CX10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CY10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="CZ10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DA10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DB10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DC10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DD10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DE10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DF10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DG10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DH10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DI10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DJ10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DK10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DL10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DM10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DN10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DO10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DP10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DQ10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DR10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DS10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DT10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DU10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DV10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="DW10" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="E11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="F11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="I11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="J11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="K11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="L11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="M11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="N11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="O11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="P11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="Q11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="R11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="S11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="T11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="U11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="V11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="W11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="X11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="Y11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="Z11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AA11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AB11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AC11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AD11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AE11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AF11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AG11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AH11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AI11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AJ11" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AK11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AL11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AM11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AN11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AO11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AP11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AQ11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AR11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AS11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AT11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AU11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AV11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AW11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AX11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AY11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AZ11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BA11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BB11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BC11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BD11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BE11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BF11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BG11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BH11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BI11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BJ11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BK11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BL11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BM11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BN11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BO11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BP11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BQ11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BR11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BS11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BT11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BU11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BV11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BW11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BX11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BY11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BZ11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CA11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CB11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CC11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CD11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CE11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CF11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CG11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CH11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CI11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CJ11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CK11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CL11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CM11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CN11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CO11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CP11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CQ11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CR11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CS11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CT11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CU11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CV11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CW11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CX11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CY11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="CZ11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DA11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DB11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DC11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DD11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DE11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DF11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DG11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DH11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DI11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DJ11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DK11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DL11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DM11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DN11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DO11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DP11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DQ11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DR11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DS11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DT11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DU11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DV11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="DW11" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="F12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="G12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="H12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="I12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="J12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="K12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="L12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="M12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="N12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="O12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="P12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="Q12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="R12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="S12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="T12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="U12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="V12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="W12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="X12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="Y12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="Z12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AA12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AB12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AC12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AD12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AE12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AF12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AG12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AH12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AI12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AJ12" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="AK12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AL12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AM12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AN12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AO12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AP12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AQ12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AR12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AS12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AT12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AU12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AV12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AW12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AX12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AY12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AZ12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BA12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BB12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BC12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BD12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BE12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BF12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BG12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BH12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BI12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BJ12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BK12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BL12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BM12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BN12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BO12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BP12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BQ12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BR12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BS12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BT12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BU12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BV12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BW12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BX12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BY12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BZ12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CA12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CB12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CC12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CD12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CE12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CF12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CG12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CH12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CI12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CJ12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CK12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CL12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CM12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CN12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CO12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CP12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CQ12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CR12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CS12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CT12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CU12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CV12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CW12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CX12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CY12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="CZ12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DA12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DB12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DC12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DD12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DE12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DF12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DG12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DH12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DI12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DJ12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DK12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DL12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DM12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DN12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DO12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DP12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DQ12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DR12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DS12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DT12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DU12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DV12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="DW12" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
     </row>
     <row r="13" spans="1:127">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
@@ -4522,51 +4552,51 @@
       <c r="DB13" s="4"/>
       <c r="DC13" s="4"/>
       <c r="DD13" s="4"/>
       <c r="DE13" s="4"/>
       <c r="DF13" s="4"/>
       <c r="DG13" s="4"/>
       <c r="DH13" s="4"/>
       <c r="DI13" s="4"/>
       <c r="DJ13" s="4"/>
       <c r="DK13" s="4"/>
       <c r="DL13" s="4"/>
       <c r="DM13" s="4"/>
       <c r="DN13" s="4"/>
       <c r="DO13" s="4"/>
       <c r="DP13" s="4"/>
       <c r="DQ13" s="4"/>
       <c r="DR13" s="4"/>
       <c r="DS13" s="4"/>
       <c r="DT13" s="4"/>
       <c r="DU13" s="4"/>
       <c r="DV13" s="4"/>
       <c r="DW13" s="4"/>
     </row>
     <row r="14" spans="1:127">
       <c r="A14" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
@@ -4653,51 +4683,51 @@
       <c r="DB14" s="2"/>
       <c r="DC14" s="2"/>
       <c r="DD14" s="2"/>
       <c r="DE14" s="2"/>
       <c r="DF14" s="2"/>
       <c r="DG14" s="2"/>
       <c r="DH14" s="2"/>
       <c r="DI14" s="2"/>
       <c r="DJ14" s="2"/>
       <c r="DK14" s="2"/>
       <c r="DL14" s="2"/>
       <c r="DM14" s="2"/>
       <c r="DN14" s="2"/>
       <c r="DO14" s="2"/>
       <c r="DP14" s="2"/>
       <c r="DQ14" s="2"/>
       <c r="DR14" s="2"/>
       <c r="DS14" s="2"/>
       <c r="DT14" s="2"/>
       <c r="DU14" s="2"/>
       <c r="DV14" s="2"/>
       <c r="DW14" s="2"/>
     </row>
     <row r="15" spans="1:127">
       <c r="A15" s="3" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
@@ -4787,1192 +4817,1192 @@
       <c r="DE15" s="3"/>
       <c r="DF15" s="3"/>
       <c r="DG15" s="3"/>
       <c r="DH15" s="3"/>
       <c r="DI15" s="3"/>
       <c r="DJ15" s="3"/>
       <c r="DK15" s="3"/>
       <c r="DL15" s="3"/>
       <c r="DM15" s="3"/>
       <c r="DN15" s="3"/>
       <c r="DO15" s="3"/>
       <c r="DP15" s="3"/>
       <c r="DQ15" s="3"/>
       <c r="DR15" s="3"/>
       <c r="DS15" s="3"/>
       <c r="DT15" s="3"/>
       <c r="DU15" s="3"/>
       <c r="DV15" s="3"/>
       <c r="DW15" s="3"/>
     </row>
     <row r="16" spans="1:127">
       <c r="A16" t="s">
         <v>128</v>
       </c>
       <c r="B16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="G16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="I16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="J16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="K16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="L16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="M16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="N16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="O16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="P16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="Q16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="R16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="S16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="T16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="U16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="V16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="W16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="X16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="Y16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="Z16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AA16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AB16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AC16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AD16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AE16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AF16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AG16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AH16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AI16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AJ16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AK16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AL16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AM16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AN16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AO16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AP16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AQ16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AR16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AS16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AT16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AU16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AV16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AW16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AX16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AY16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AZ16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BA16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BB16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BC16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BD16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BE16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BF16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BG16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BH16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BI16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BJ16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BK16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BL16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BM16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BN16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BO16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BP16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BQ16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BR16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BS16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BT16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BU16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BV16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BW16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BX16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BY16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BZ16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CA16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CB16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CC16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CD16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CE16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CF16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CG16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CH16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CI16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CJ16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CK16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CL16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CM16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CN16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CO16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CP16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CQ16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CR16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CS16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CT16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CU16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CV16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CW16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CX16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CY16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CZ16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DA16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DB16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DC16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DD16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DE16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DF16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DG16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DH16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DI16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DJ16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DK16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DL16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DM16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DN16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DO16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DP16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DQ16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DR16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DS16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DT16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DU16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DV16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DW16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
     </row>
     <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="E17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="F17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="G17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="H17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="I17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="J17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="K17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="L17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="M17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="N17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="O17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="P17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="Q17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="R17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="S17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="T17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="U17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="V17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="W17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="X17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="Y17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="Z17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AA17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AB17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AC17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AD17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AE17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AF17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AG17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AH17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AI17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AJ17" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AK17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AL17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AM17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AN17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AO17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AP17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AQ17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AR17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AS17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AT17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AU17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AV17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AW17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AX17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AY17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AZ17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BA17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BB17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BC17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BD17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BE17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BF17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BG17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BH17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BI17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BJ17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BK17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BL17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BM17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BN17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BO17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BP17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BQ17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BR17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BS17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BT17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BU17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BV17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BW17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BX17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BY17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="BZ17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CA17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CB17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CC17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CD17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CE17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CF17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CG17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CH17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CI17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CJ17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CK17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CL17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CM17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CN17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CO17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CP17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CQ17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CR17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CS17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CT17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CU17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CV17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CW17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CX17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CY17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="CZ17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DA17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DB17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DC17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DD17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DE17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DF17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DG17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DH17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DI17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DJ17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DK17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DL17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DM17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DN17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DO17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DP17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DQ17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DR17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DS17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DT17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DU17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DV17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="DW17" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
     </row>
     <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="D18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="E18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="F18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="H18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="I18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="J18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="K18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="L18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="N18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="O18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="P18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="Q18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="R18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="S18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="T18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="U18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="V18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="W18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="X18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="Y18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="Z18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AA18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AB18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AC18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AD18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AE18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AF18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AG18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AH18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AI18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AJ18" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AK18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AL18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AM18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AN18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AO18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AP18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AQ18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AR18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AS18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AT18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AU18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AV18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AW18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AX18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AY18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AZ18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BA18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BB18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BC18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BD18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BE18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BF18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BG18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BH18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BI18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BJ18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BK18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BL18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BM18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BN18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BO18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BP18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BQ18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BR18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BS18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BT18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BU18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BV18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BW18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BX18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BY18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BZ18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CA18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CB18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CC18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CD18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CE18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CF18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CG18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CH18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CI18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CJ18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CK18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CL18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CM18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CN18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CO18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CP18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CQ18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CR18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CS18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CT18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CU18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CV18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CW18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CX18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CY18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CZ18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DA18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DB18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DC18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DD18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DE18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DF18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DG18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DH18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DI18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DJ18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DK18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DL18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DM18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DN18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DO18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DP18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DQ18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DR18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DS18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DT18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DU18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DV18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DW18" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row r="19" spans="1:127">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
@@ -6062,51 +6092,51 @@
       <c r="DB19" s="4"/>
       <c r="DC19" s="4"/>
       <c r="DD19" s="4"/>
       <c r="DE19" s="4"/>
       <c r="DF19" s="4"/>
       <c r="DG19" s="4"/>
       <c r="DH19" s="4"/>
       <c r="DI19" s="4"/>
       <c r="DJ19" s="4"/>
       <c r="DK19" s="4"/>
       <c r="DL19" s="4"/>
       <c r="DM19" s="4"/>
       <c r="DN19" s="4"/>
       <c r="DO19" s="4"/>
       <c r="DP19" s="4"/>
       <c r="DQ19" s="4"/>
       <c r="DR19" s="4"/>
       <c r="DS19" s="4"/>
       <c r="DT19" s="4"/>
       <c r="DU19" s="4"/>
       <c r="DV19" s="4"/>
       <c r="DW19" s="4"/>
     </row>
     <row r="20" spans="1:127">
       <c r="A20" s="2" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
@@ -6327,814 +6357,814 @@
       <c r="DE21" s="3"/>
       <c r="DF21" s="3"/>
       <c r="DG21" s="3"/>
       <c r="DH21" s="3"/>
       <c r="DI21" s="3"/>
       <c r="DJ21" s="3"/>
       <c r="DK21" s="3"/>
       <c r="DL21" s="3"/>
       <c r="DM21" s="3"/>
       <c r="DN21" s="3"/>
       <c r="DO21" s="3"/>
       <c r="DP21" s="3"/>
       <c r="DQ21" s="3"/>
       <c r="DR21" s="3"/>
       <c r="DS21" s="3"/>
       <c r="DT21" s="3"/>
       <c r="DU21" s="3"/>
       <c r="DV21" s="3"/>
       <c r="DW21" s="3"/>
     </row>
     <row r="22" spans="1:127">
       <c r="A22" t="s">
         <v>128</v>
       </c>
       <c r="B22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="G22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="I22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="J22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="K22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="L22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="M22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="N22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="O22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="P22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="Q22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="R22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="S22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="T22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="U22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="V22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="W22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="X22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="Y22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="Z22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AA22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AB22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AC22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AD22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AE22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AF22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AG22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AH22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AI22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AJ22" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AK22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AL22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AM22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AN22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AO22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AP22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AQ22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AR22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AS22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AT22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AU22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AV22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AW22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AX22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AY22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AZ22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BA22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BB22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BC22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BD22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BE22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BF22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BG22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BH22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BI22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BJ22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BK22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BL22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BM22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BN22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BO22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BP22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BQ22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BR22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BS22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BT22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BU22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BV22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BW22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BX22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BY22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BZ22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CA22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CB22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CC22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CD22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CE22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CF22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CG22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CH22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CI22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CJ22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CK22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CL22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CM22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CN22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CO22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CP22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CQ22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CR22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CS22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CT22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CU22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CV22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CW22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CX22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CY22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CZ22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DA22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DB22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DC22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DD22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DE22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DF22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DG22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DH22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DI22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DJ22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DK22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DL22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DM22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DN22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DO22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DP22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DQ22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DR22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DS22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DT22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DU22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DV22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DW22" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
     </row>
     <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="D23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="E23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="F23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="H23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="I23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="J23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="K23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="L23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="N23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="O23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="P23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="Q23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="R23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="S23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="T23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="U23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="V23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="W23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="X23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="Y23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="Z23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AA23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AB23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AC23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AD23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AE23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AF23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AG23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AH23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AI23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AJ23" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AK23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AL23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AM23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AN23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AO23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AP23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AQ23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AR23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AS23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AT23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AU23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AV23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AW23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AX23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AY23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AZ23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BA23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BB23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BC23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BD23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BE23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BF23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BG23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BH23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BI23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BJ23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BK23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BL23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BM23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BN23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BO23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BP23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BQ23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BR23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BS23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BT23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BU23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BV23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BW23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BX23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BY23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BZ23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CA23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CB23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CC23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CD23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CE23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CF23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CG23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CH23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CI23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CJ23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CK23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CL23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CM23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CN23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CO23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CP23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CQ23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CR23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CS23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CT23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CU23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CV23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CW23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CX23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CY23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CZ23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DA23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DB23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DC23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DD23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DE23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DF23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DG23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DH23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DI23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DJ23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DK23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DL23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DM23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DN23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DO23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DP23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DQ23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DR23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DS23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DT23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DU23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DV23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DW23" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row r="24" spans="1:127">
       <c r="A24" s="3" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
@@ -7329,321 +7359,321 @@
       <c r="AC25" t="s">
         <v>146</v>
       </c>
       <c r="AD25" t="s">
         <v>146</v>
       </c>
       <c r="AE25" t="s">
         <v>146</v>
       </c>
       <c r="AF25" t="s">
         <v>146</v>
       </c>
       <c r="AG25" t="s">
         <v>146</v>
       </c>
       <c r="AH25" t="s">
         <v>146</v>
       </c>
       <c r="AI25" t="s">
         <v>146</v>
       </c>
       <c r="AJ25" t="s">
         <v>146</v>
       </c>
       <c r="AK25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AL25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AM25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AN25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AO25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AP25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AQ25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AR25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AS25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AT25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AU25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AV25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AW25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AX25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AY25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AZ25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BA25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BB25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BC25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BD25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BE25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BF25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BG25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BH25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BI25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BJ25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BK25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BL25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BM25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BN25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BO25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BP25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BQ25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BR25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BS25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BT25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BU25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BV25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BW25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BX25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BY25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="BZ25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CA25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CB25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CC25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CD25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CE25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CF25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CG25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CH25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CI25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CJ25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CK25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CL25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CM25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CN25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CO25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CP25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CQ25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CR25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CS25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CT25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CU25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CV25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CW25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CX25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CY25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="CZ25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DA25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DB25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DC25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DD25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DE25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DF25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DG25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DH25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DI25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DJ25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DK25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DL25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DM25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DN25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DO25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DP25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DQ25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DR25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DS25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DT25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DU25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DV25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="DW25" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
     </row>
     <row r="26" spans="1:127">
       <c r="A26" s="4"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
@@ -7733,51 +7763,51 @@
       <c r="DB26" s="4"/>
       <c r="DC26" s="4"/>
       <c r="DD26" s="4"/>
       <c r="DE26" s="4"/>
       <c r="DF26" s="4"/>
       <c r="DG26" s="4"/>
       <c r="DH26" s="4"/>
       <c r="DI26" s="4"/>
       <c r="DJ26" s="4"/>
       <c r="DK26" s="4"/>
       <c r="DL26" s="4"/>
       <c r="DM26" s="4"/>
       <c r="DN26" s="4"/>
       <c r="DO26" s="4"/>
       <c r="DP26" s="4"/>
       <c r="DQ26" s="4"/>
       <c r="DR26" s="4"/>
       <c r="DS26" s="4"/>
       <c r="DT26" s="4"/>
       <c r="DU26" s="4"/>
       <c r="DV26" s="4"/>
       <c r="DW26" s="4"/>
     </row>
     <row r="27" spans="1:127">
       <c r="A27" s="2" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
@@ -7998,814 +8028,814 @@
       <c r="DE28" s="3"/>
       <c r="DF28" s="3"/>
       <c r="DG28" s="3"/>
       <c r="DH28" s="3"/>
       <c r="DI28" s="3"/>
       <c r="DJ28" s="3"/>
       <c r="DK28" s="3"/>
       <c r="DL28" s="3"/>
       <c r="DM28" s="3"/>
       <c r="DN28" s="3"/>
       <c r="DO28" s="3"/>
       <c r="DP28" s="3"/>
       <c r="DQ28" s="3"/>
       <c r="DR28" s="3"/>
       <c r="DS28" s="3"/>
       <c r="DT28" s="3"/>
       <c r="DU28" s="3"/>
       <c r="DV28" s="3"/>
       <c r="DW28" s="3"/>
     </row>
     <row r="29" spans="1:127">
       <c r="A29" t="s">
         <v>128</v>
       </c>
       <c r="B29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="G29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="I29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="J29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="K29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="L29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="M29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="N29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="O29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="P29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="Q29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="R29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="S29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="T29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="U29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="V29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="W29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="X29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="Y29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="Z29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AA29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AB29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AC29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AD29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AE29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AF29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AG29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AH29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AI29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AJ29" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AK29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AL29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AM29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AN29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AO29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AP29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AQ29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AR29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AS29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AT29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AU29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AV29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AW29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AX29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AY29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AZ29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BA29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BB29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BC29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BD29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BE29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BF29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BG29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BH29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BI29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BJ29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BK29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BL29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BM29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BN29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BO29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BP29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BQ29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BR29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BS29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BT29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BU29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BV29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BW29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BX29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BY29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="BZ29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CA29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CB29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CC29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CD29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CE29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CF29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CG29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CH29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CI29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CJ29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CK29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CL29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CM29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CN29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CO29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CP29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CQ29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CR29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CS29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CT29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CU29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CV29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CW29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CX29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CY29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="CZ29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DA29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DB29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DC29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DD29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DE29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DF29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DG29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DH29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DI29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DJ29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DK29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DL29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DM29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DN29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DO29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DP29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DQ29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DR29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DS29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DT29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DU29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DV29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="DW29" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
     </row>
     <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="D30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="E30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="F30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="H30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="I30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="J30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="K30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="L30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="N30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="O30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="P30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="Q30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="R30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="S30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="T30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="U30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="V30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="W30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="X30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="Y30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="Z30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AA30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AB30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AC30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AD30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AE30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AF30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AG30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AH30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AI30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AJ30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AK30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AL30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AM30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AN30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AO30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AP30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AQ30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AR30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AS30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AT30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AU30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AV30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AW30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AX30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AY30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AZ30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BA30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BB30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BC30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BD30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BE30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BF30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BG30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BH30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BI30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BJ30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BK30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BL30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BM30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BN30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BO30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BP30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BQ30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BR30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BS30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BT30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BU30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BV30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BW30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BX30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BY30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="BZ30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CA30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CB30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CC30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CD30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CE30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CF30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CG30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CH30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CI30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CJ30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CK30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CL30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CM30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CN30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CO30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CP30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CQ30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CR30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CS30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CT30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CU30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CV30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CW30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CX30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CY30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="CZ30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DA30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DB30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DC30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DD30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DE30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DF30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DG30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DH30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DI30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DJ30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DK30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DL30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DM30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DN30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DO30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DP30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DQ30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DR30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DS30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DT30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DU30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DV30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="DW30" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row r="31" spans="1:127">
       <c r="A31" s="3" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="3"/>
       <c r="W31" s="3"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
@@ -8895,426 +8925,426 @@
       <c r="DE31" s="3"/>
       <c r="DF31" s="3"/>
       <c r="DG31" s="3"/>
       <c r="DH31" s="3"/>
       <c r="DI31" s="3"/>
       <c r="DJ31" s="3"/>
       <c r="DK31" s="3"/>
       <c r="DL31" s="3"/>
       <c r="DM31" s="3"/>
       <c r="DN31" s="3"/>
       <c r="DO31" s="3"/>
       <c r="DP31" s="3"/>
       <c r="DQ31" s="3"/>
       <c r="DR31" s="3"/>
       <c r="DS31" s="3"/>
       <c r="DT31" s="3"/>
       <c r="DU31" s="3"/>
       <c r="DV31" s="3"/>
       <c r="DW31" s="3"/>
     </row>
     <row r="32" spans="1:127">
       <c r="A32" t="s">
         <v>128</v>
       </c>
       <c r="B32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="G32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="H32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="I32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="J32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="K32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="L32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="M32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="N32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="O32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="Q32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="R32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="S32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="T32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="U32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="V32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="W32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="X32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="Y32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="Z32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AA32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AB32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AC32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AD32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AE32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AF32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AG32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AH32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AI32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AJ32" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AK32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AL32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AM32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AN32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AO32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AP32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AQ32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AR32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AS32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AT32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AU32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AV32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AW32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AX32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AY32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="AZ32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BA32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BB32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BC32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BD32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BE32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BF32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BG32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BH32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BI32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BJ32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BK32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BL32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BM32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BN32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BO32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BP32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BQ32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BR32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BS32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BT32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BU32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BV32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BW32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BX32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BY32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="BZ32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CA32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CB32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CC32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CD32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CE32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CF32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CG32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CH32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CI32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CJ32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CK32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CL32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CM32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CN32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CO32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CP32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CQ32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CR32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CS32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CT32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CU32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CV32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CW32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CX32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CY32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="CZ32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DA32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DB32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DC32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DD32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DE32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DF32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DG32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DH32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DI32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DJ32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DK32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DL32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DM32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DN32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DO32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DP32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DQ32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DR32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DS32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DT32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DU32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DV32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="DW32" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
     </row>
     <row r="33" spans="1:127">
       <c r="A33" s="4"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
@@ -9404,51 +9434,51 @@
       <c r="DB33" s="4"/>
       <c r="DC33" s="4"/>
       <c r="DD33" s="4"/>
       <c r="DE33" s="4"/>
       <c r="DF33" s="4"/>
       <c r="DG33" s="4"/>
       <c r="DH33" s="4"/>
       <c r="DI33" s="4"/>
       <c r="DJ33" s="4"/>
       <c r="DK33" s="4"/>
       <c r="DL33" s="4"/>
       <c r="DM33" s="4"/>
       <c r="DN33" s="4"/>
       <c r="DO33" s="4"/>
       <c r="DP33" s="4"/>
       <c r="DQ33" s="4"/>
       <c r="DR33" s="4"/>
       <c r="DS33" s="4"/>
       <c r="DT33" s="4"/>
       <c r="DU33" s="4"/>
       <c r="DV33" s="4"/>
       <c r="DW33" s="4"/>
     </row>
     <row r="34" spans="1:127">
       <c r="A34" s="2" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
@@ -9669,8006 +9699,7240 @@
       <c r="DE35" s="3"/>
       <c r="DF35" s="3"/>
       <c r="DG35" s="3"/>
       <c r="DH35" s="3"/>
       <c r="DI35" s="3"/>
       <c r="DJ35" s="3"/>
       <c r="DK35" s="3"/>
       <c r="DL35" s="3"/>
       <c r="DM35" s="3"/>
       <c r="DN35" s="3"/>
       <c r="DO35" s="3"/>
       <c r="DP35" s="3"/>
       <c r="DQ35" s="3"/>
       <c r="DR35" s="3"/>
       <c r="DS35" s="3"/>
       <c r="DT35" s="3"/>
       <c r="DU35" s="3"/>
       <c r="DV35" s="3"/>
       <c r="DW35" s="3"/>
     </row>
     <row r="36" spans="1:127">
       <c r="A36" t="s">
         <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="D36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="E36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="G36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="I36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="J36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="K36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="L36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="M36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="N36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="O36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="P36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="Q36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="R36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="S36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="T36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="U36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="V36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="W36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="X36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="Y36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="Z36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AA36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AB36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AC36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AD36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AE36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AF36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AG36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AH36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AI36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AJ36" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="AK36" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="AL36" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="AM36" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="AN36" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="AO36" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="AP36" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="AQ36" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="AR36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="AS36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="AT36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="AU36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="AV36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="AW36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="AX36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="AY36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="AZ36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BA36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BB36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BC36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BD36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BE36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BF36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BG36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BH36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BI36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BJ36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BK36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BL36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BM36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BN36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BO36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BP36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BQ36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BR36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BS36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BT36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BU36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BV36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BW36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BX36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BY36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="BZ36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CA36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CB36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CC36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CD36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CE36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CF36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CG36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CH36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CI36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CJ36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CK36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CL36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CM36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CN36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CO36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CP36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CQ36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CR36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CS36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CT36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CU36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CV36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CW36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CX36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CY36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="CZ36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DA36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DB36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DC36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DD36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DE36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DF36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DG36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DH36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DI36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DJ36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DK36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DL36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DM36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DN36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DO36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DP36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DQ36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DR36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DS36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DT36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DU36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DV36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="DW36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:127">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="E37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="F37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="G37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="I37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="J37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="K37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="L37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="M37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="N37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="O37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="P37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="Q37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="R37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="S37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="T37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="U37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="V37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="W37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="X37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="Y37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="Z37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AA37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AB37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AC37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AD37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AE37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AF37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AG37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AH37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AI37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AJ37" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AK37" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AL37" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AM37" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AN37" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AO37" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AP37" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AQ37" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AR37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="AS37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="AT37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="AU37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="AV37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="AW37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="AX37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="AY37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="AZ37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BA37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BB37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BC37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BD37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BE37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BF37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BG37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BH37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BI37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BJ37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BK37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BL37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BM37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BN37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BO37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BP37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BQ37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BR37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BS37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BT37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BU37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BV37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BW37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BX37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BY37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="BZ37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CA37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CB37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CC37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CD37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CE37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CF37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CG37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CH37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CI37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CJ37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CK37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CL37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CM37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CN37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CO37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CP37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CQ37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CR37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CS37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CT37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CU37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CV37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CW37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CX37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CY37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="CZ37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DA37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DB37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DC37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DD37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DE37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DF37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DG37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DH37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DI37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DJ37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DK37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DL37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DM37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DN37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DO37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DP37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DQ37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DR37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DS37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DT37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DU37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DV37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="DW37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:127">
-      <c r="A38" t="s">
-[...379 lines deleted...]
-      </c>
+      <c r="A38" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="3"/>
+      <c r="P38" s="3"/>
+      <c r="Q38" s="3"/>
+      <c r="R38" s="3"/>
+      <c r="S38" s="3"/>
+      <c r="T38" s="3"/>
+      <c r="U38" s="3"/>
+      <c r="V38" s="3"/>
+      <c r="W38" s="3"/>
+      <c r="X38" s="3"/>
+      <c r="Y38" s="3"/>
+      <c r="Z38" s="3"/>
+      <c r="AA38" s="3"/>
+      <c r="AB38" s="3"/>
+      <c r="AC38" s="3"/>
+      <c r="AD38" s="3"/>
+      <c r="AE38" s="3"/>
+      <c r="AF38" s="3"/>
+      <c r="AG38" s="3"/>
+      <c r="AH38" s="3"/>
+      <c r="AI38" s="3"/>
+      <c r="AJ38" s="3"/>
+      <c r="AK38" s="3"/>
+      <c r="AL38" s="3"/>
+      <c r="AM38" s="3"/>
+      <c r="AN38" s="3"/>
+      <c r="AO38" s="3"/>
+      <c r="AP38" s="3"/>
+      <c r="AQ38" s="3"/>
+      <c r="AR38" s="3"/>
+      <c r="AS38" s="3"/>
+      <c r="AT38" s="3"/>
+      <c r="AU38" s="3"/>
+      <c r="AV38" s="3"/>
+      <c r="AW38" s="3"/>
+      <c r="AX38" s="3"/>
+      <c r="AY38" s="3"/>
+      <c r="AZ38" s="3"/>
+      <c r="BA38" s="3"/>
+      <c r="BB38" s="3"/>
+      <c r="BC38" s="3"/>
+      <c r="BD38" s="3"/>
+      <c r="BE38" s="3"/>
+      <c r="BF38" s="3"/>
+      <c r="BG38" s="3"/>
+      <c r="BH38" s="3"/>
+      <c r="BI38" s="3"/>
+      <c r="BJ38" s="3"/>
+      <c r="BK38" s="3"/>
+      <c r="BL38" s="3"/>
+      <c r="BM38" s="3"/>
+      <c r="BN38" s="3"/>
+      <c r="BO38" s="3"/>
+      <c r="BP38" s="3"/>
+      <c r="BQ38" s="3"/>
+      <c r="BR38" s="3"/>
+      <c r="BS38" s="3"/>
+      <c r="BT38" s="3"/>
+      <c r="BU38" s="3"/>
+      <c r="BV38" s="3"/>
+      <c r="BW38" s="3"/>
+      <c r="BX38" s="3"/>
+      <c r="BY38" s="3"/>
+      <c r="BZ38" s="3"/>
+      <c r="CA38" s="3"/>
+      <c r="CB38" s="3"/>
+      <c r="CC38" s="3"/>
+      <c r="CD38" s="3"/>
+      <c r="CE38" s="3"/>
+      <c r="CF38" s="3"/>
+      <c r="CG38" s="3"/>
+      <c r="CH38" s="3"/>
+      <c r="CI38" s="3"/>
+      <c r="CJ38" s="3"/>
+      <c r="CK38" s="3"/>
+      <c r="CL38" s="3"/>
+      <c r="CM38" s="3"/>
+      <c r="CN38" s="3"/>
+      <c r="CO38" s="3"/>
+      <c r="CP38" s="3"/>
+      <c r="CQ38" s="3"/>
+      <c r="CR38" s="3"/>
+      <c r="CS38" s="3"/>
+      <c r="CT38" s="3"/>
+      <c r="CU38" s="3"/>
+      <c r="CV38" s="3"/>
+      <c r="CW38" s="3"/>
+      <c r="CX38" s="3"/>
+      <c r="CY38" s="3"/>
+      <c r="CZ38" s="3"/>
+      <c r="DA38" s="3"/>
+      <c r="DB38" s="3"/>
+      <c r="DC38" s="3"/>
+      <c r="DD38" s="3"/>
+      <c r="DE38" s="3"/>
+      <c r="DF38" s="3"/>
+      <c r="DG38" s="3"/>
+      <c r="DH38" s="3"/>
+      <c r="DI38" s="3"/>
+      <c r="DJ38" s="3"/>
+      <c r="DK38" s="3"/>
+      <c r="DL38" s="3"/>
+      <c r="DM38" s="3"/>
+      <c r="DN38" s="3"/>
+      <c r="DO38" s="3"/>
+      <c r="DP38" s="3"/>
+      <c r="DQ38" s="3"/>
+      <c r="DR38" s="3"/>
+      <c r="DS38" s="3"/>
+      <c r="DT38" s="3"/>
+      <c r="DU38" s="3"/>
+      <c r="DV38" s="3"/>
+      <c r="DW38" s="3"/>
     </row>
     <row r="39" spans="1:127">
-      <c r="A39" s="3" t="s">
-[...127 lines deleted...]
-      <c r="DW39" s="3"/>
+      <c r="A39" t="s">
+        <v>128</v>
+      </c>
+      <c r="B39" t="s">
+        <v>158</v>
+      </c>
+      <c r="C39" t="s">
+        <v>158</v>
+      </c>
+      <c r="D39" t="s">
+        <v>158</v>
+      </c>
+      <c r="E39" t="s">
+        <v>158</v>
+      </c>
+      <c r="F39" t="s">
+        <v>158</v>
+      </c>
+      <c r="G39" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>158</v>
+      </c>
+      <c r="I39" t="s">
+        <v>158</v>
+      </c>
+      <c r="J39" t="s">
+        <v>158</v>
+      </c>
+      <c r="K39" t="s">
+        <v>158</v>
+      </c>
+      <c r="L39" t="s">
+        <v>158</v>
+      </c>
+      <c r="M39" t="s">
+        <v>158</v>
+      </c>
+      <c r="N39" t="s">
+        <v>158</v>
+      </c>
+      <c r="O39" t="s">
+        <v>158</v>
+      </c>
+      <c r="P39" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>158</v>
+      </c>
+      <c r="R39" t="s">
+        <v>158</v>
+      </c>
+      <c r="S39" t="s">
+        <v>158</v>
+      </c>
+      <c r="T39" t="s">
+        <v>158</v>
+      </c>
+      <c r="U39" t="s">
+        <v>158</v>
+      </c>
+      <c r="V39" t="s">
+        <v>158</v>
+      </c>
+      <c r="W39" t="s">
+        <v>158</v>
+      </c>
+      <c r="X39" t="s">
+        <v>158</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>158</v>
+      </c>
+      <c r="AK39" t="s">
+        <v>138</v>
+      </c>
+      <c r="AL39" t="s">
+        <v>138</v>
+      </c>
+      <c r="AM39" t="s">
+        <v>138</v>
+      </c>
+      <c r="AN39" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO39" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>138</v>
+      </c>
+      <c r="AQ39" t="s">
+        <v>138</v>
+      </c>
+      <c r="AR39" t="s">
+        <v>159</v>
+      </c>
+      <c r="AS39" t="s">
+        <v>159</v>
+      </c>
+      <c r="AT39" t="s">
+        <v>159</v>
+      </c>
+      <c r="AU39" t="s">
+        <v>159</v>
+      </c>
+      <c r="AV39" t="s">
+        <v>159</v>
+      </c>
+      <c r="AW39" t="s">
+        <v>159</v>
+      </c>
+      <c r="AX39" t="s">
+        <v>159</v>
+      </c>
+      <c r="AY39" t="s">
+        <v>159</v>
+      </c>
+      <c r="AZ39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BA39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BB39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BC39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BD39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BE39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BF39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BG39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BH39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BI39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BJ39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BK39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BL39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BM39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BN39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BO39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BP39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BQ39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BR39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BS39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BT39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BU39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BV39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BW39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BY39" t="s">
+        <v>159</v>
+      </c>
+      <c r="BZ39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CA39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CB39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CC39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CD39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CE39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CF39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CG39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CH39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CI39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CL39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CP39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CS39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CV39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CW39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CX39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CY39" t="s">
+        <v>159</v>
+      </c>
+      <c r="CZ39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DA39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DB39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DC39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DD39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DE39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DF39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DG39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DH39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DI39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DJ39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DK39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DL39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DM39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DN39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DO39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DP39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DQ39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DR39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DS39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DT39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DU39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DV39" t="s">
+        <v>159</v>
+      </c>
+      <c r="DW39" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="40" spans="1:127">
-      <c r="A40" t="s">
-[...379 lines deleted...]
-      </c>
+      <c r="A40" s="4"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+      <c r="K40" s="4"/>
+      <c r="L40" s="4"/>
+      <c r="M40" s="4"/>
+      <c r="N40" s="4"/>
+      <c r="O40" s="4"/>
+      <c r="P40" s="4"/>
+      <c r="Q40" s="4"/>
+      <c r="R40" s="4"/>
+      <c r="S40" s="4"/>
+      <c r="T40" s="4"/>
+      <c r="U40" s="4"/>
+      <c r="V40" s="4"/>
+      <c r="W40" s="4"/>
+      <c r="X40" s="4"/>
+      <c r="Y40" s="4"/>
+      <c r="Z40" s="4"/>
+      <c r="AA40" s="4"/>
+      <c r="AB40" s="4"/>
+      <c r="AC40" s="4"/>
+      <c r="AD40" s="4"/>
+      <c r="AE40" s="4"/>
+      <c r="AF40" s="4"/>
+      <c r="AG40" s="4"/>
+      <c r="AH40" s="4"/>
+      <c r="AI40" s="4"/>
+      <c r="AJ40" s="4"/>
+      <c r="AK40" s="4"/>
+      <c r="AL40" s="4"/>
+      <c r="AM40" s="4"/>
+      <c r="AN40" s="4"/>
+      <c r="AO40" s="4"/>
+      <c r="AP40" s="4"/>
+      <c r="AQ40" s="4"/>
+      <c r="AR40" s="4"/>
+      <c r="AS40" s="4"/>
+      <c r="AT40" s="4"/>
+      <c r="AU40" s="4"/>
+      <c r="AV40" s="4"/>
+      <c r="AW40" s="4"/>
+      <c r="AX40" s="4"/>
+      <c r="AY40" s="4"/>
+      <c r="AZ40" s="4"/>
+      <c r="BA40" s="4"/>
+      <c r="BB40" s="4"/>
+      <c r="BC40" s="4"/>
+      <c r="BD40" s="4"/>
+      <c r="BE40" s="4"/>
+      <c r="BF40" s="4"/>
+      <c r="BG40" s="4"/>
+      <c r="BH40" s="4"/>
+      <c r="BI40" s="4"/>
+      <c r="BJ40" s="4"/>
+      <c r="BK40" s="4"/>
+      <c r="BL40" s="4"/>
+      <c r="BM40" s="4"/>
+      <c r="BN40" s="4"/>
+      <c r="BO40" s="4"/>
+      <c r="BP40" s="4"/>
+      <c r="BQ40" s="4"/>
+      <c r="BR40" s="4"/>
+      <c r="BS40" s="4"/>
+      <c r="BT40" s="4"/>
+      <c r="BU40" s="4"/>
+      <c r="BV40" s="4"/>
+      <c r="BW40" s="4"/>
+      <c r="BX40" s="4"/>
+      <c r="BY40" s="4"/>
+      <c r="BZ40" s="4"/>
+      <c r="CA40" s="4"/>
+      <c r="CB40" s="4"/>
+      <c r="CC40" s="4"/>
+      <c r="CD40" s="4"/>
+      <c r="CE40" s="4"/>
+      <c r="CF40" s="4"/>
+      <c r="CG40" s="4"/>
+      <c r="CH40" s="4"/>
+      <c r="CI40" s="4"/>
+      <c r="CJ40" s="4"/>
+      <c r="CK40" s="4"/>
+      <c r="CL40" s="4"/>
+      <c r="CM40" s="4"/>
+      <c r="CN40" s="4"/>
+      <c r="CO40" s="4"/>
+      <c r="CP40" s="4"/>
+      <c r="CQ40" s="4"/>
+      <c r="CR40" s="4"/>
+      <c r="CS40" s="4"/>
+      <c r="CT40" s="4"/>
+      <c r="CU40" s="4"/>
+      <c r="CV40" s="4"/>
+      <c r="CW40" s="4"/>
+      <c r="CX40" s="4"/>
+      <c r="CY40" s="4"/>
+      <c r="CZ40" s="4"/>
+      <c r="DA40" s="4"/>
+      <c r="DB40" s="4"/>
+      <c r="DC40" s="4"/>
+      <c r="DD40" s="4"/>
+      <c r="DE40" s="4"/>
+      <c r="DF40" s="4"/>
+      <c r="DG40" s="4"/>
+      <c r="DH40" s="4"/>
+      <c r="DI40" s="4"/>
+      <c r="DJ40" s="4"/>
+      <c r="DK40" s="4"/>
+      <c r="DL40" s="4"/>
+      <c r="DM40" s="4"/>
+      <c r="DN40" s="4"/>
+      <c r="DO40" s="4"/>
+      <c r="DP40" s="4"/>
+      <c r="DQ40" s="4"/>
+      <c r="DR40" s="4"/>
+      <c r="DS40" s="4"/>
+      <c r="DT40" s="4"/>
+      <c r="DU40" s="4"/>
+      <c r="DV40" s="4"/>
+      <c r="DW40" s="4"/>
     </row>
     <row r="41" spans="1:127">
-      <c r="A41" t="s">
-[...379 lines deleted...]
-      </c>
+      <c r="A41" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="2"/>
+      <c r="P41" s="2"/>
+      <c r="Q41" s="2"/>
+      <c r="R41" s="2"/>
+      <c r="S41" s="2"/>
+      <c r="T41" s="2"/>
+      <c r="U41" s="2"/>
+      <c r="V41" s="2"/>
+      <c r="W41" s="2"/>
+      <c r="X41" s="2"/>
+      <c r="Y41" s="2"/>
+      <c r="Z41" s="2"/>
+      <c r="AA41" s="2"/>
+      <c r="AB41" s="2"/>
+      <c r="AC41" s="2"/>
+      <c r="AD41" s="2"/>
+      <c r="AE41" s="2"/>
+      <c r="AF41" s="2"/>
+      <c r="AG41" s="2"/>
+      <c r="AH41" s="2"/>
+      <c r="AI41" s="2"/>
+      <c r="AJ41" s="2"/>
+      <c r="AK41" s="2"/>
+      <c r="AL41" s="2"/>
+      <c r="AM41" s="2"/>
+      <c r="AN41" s="2"/>
+      <c r="AO41" s="2"/>
+      <c r="AP41" s="2"/>
+      <c r="AQ41" s="2"/>
+      <c r="AR41" s="2"/>
+      <c r="AS41" s="2"/>
+      <c r="AT41" s="2"/>
+      <c r="AU41" s="2"/>
+      <c r="AV41" s="2"/>
+      <c r="AW41" s="2"/>
+      <c r="AX41" s="2"/>
+      <c r="AY41" s="2"/>
+      <c r="AZ41" s="2"/>
+      <c r="BA41" s="2"/>
+      <c r="BB41" s="2"/>
+      <c r="BC41" s="2"/>
+      <c r="BD41" s="2"/>
+      <c r="BE41" s="2"/>
+      <c r="BF41" s="2"/>
+      <c r="BG41" s="2"/>
+      <c r="BH41" s="2"/>
+      <c r="BI41" s="2"/>
+      <c r="BJ41" s="2"/>
+      <c r="BK41" s="2"/>
+      <c r="BL41" s="2"/>
+      <c r="BM41" s="2"/>
+      <c r="BN41" s="2"/>
+      <c r="BO41" s="2"/>
+      <c r="BP41" s="2"/>
+      <c r="BQ41" s="2"/>
+      <c r="BR41" s="2"/>
+      <c r="BS41" s="2"/>
+      <c r="BT41" s="2"/>
+      <c r="BU41" s="2"/>
+      <c r="BV41" s="2"/>
+      <c r="BW41" s="2"/>
+      <c r="BX41" s="2"/>
+      <c r="BY41" s="2"/>
+      <c r="BZ41" s="2"/>
+      <c r="CA41" s="2"/>
+      <c r="CB41" s="2"/>
+      <c r="CC41" s="2"/>
+      <c r="CD41" s="2"/>
+      <c r="CE41" s="2"/>
+      <c r="CF41" s="2"/>
+      <c r="CG41" s="2"/>
+      <c r="CH41" s="2"/>
+      <c r="CI41" s="2"/>
+      <c r="CJ41" s="2"/>
+      <c r="CK41" s="2"/>
+      <c r="CL41" s="2"/>
+      <c r="CM41" s="2"/>
+      <c r="CN41" s="2"/>
+      <c r="CO41" s="2"/>
+      <c r="CP41" s="2"/>
+      <c r="CQ41" s="2"/>
+      <c r="CR41" s="2"/>
+      <c r="CS41" s="2"/>
+      <c r="CT41" s="2"/>
+      <c r="CU41" s="2"/>
+      <c r="CV41" s="2"/>
+      <c r="CW41" s="2"/>
+      <c r="CX41" s="2"/>
+      <c r="CY41" s="2"/>
+      <c r="CZ41" s="2"/>
+      <c r="DA41" s="2"/>
+      <c r="DB41" s="2"/>
+      <c r="DC41" s="2"/>
+      <c r="DD41" s="2"/>
+      <c r="DE41" s="2"/>
+      <c r="DF41" s="2"/>
+      <c r="DG41" s="2"/>
+      <c r="DH41" s="2"/>
+      <c r="DI41" s="2"/>
+      <c r="DJ41" s="2"/>
+      <c r="DK41" s="2"/>
+      <c r="DL41" s="2"/>
+      <c r="DM41" s="2"/>
+      <c r="DN41" s="2"/>
+      <c r="DO41" s="2"/>
+      <c r="DP41" s="2"/>
+      <c r="DQ41" s="2"/>
+      <c r="DR41" s="2"/>
+      <c r="DS41" s="2"/>
+      <c r="DT41" s="2"/>
+      <c r="DU41" s="2"/>
+      <c r="DV41" s="2"/>
+      <c r="DW41" s="2"/>
     </row>
     <row r="42" spans="1:127">
-      <c r="A42" s="4"/>
-[...125 lines deleted...]
-      <c r="DW42" s="4"/>
+      <c r="A42" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+      <c r="O42" s="3"/>
+      <c r="P42" s="3"/>
+      <c r="Q42" s="3"/>
+      <c r="R42" s="3"/>
+      <c r="S42" s="3"/>
+      <c r="T42" s="3"/>
+      <c r="U42" s="3"/>
+      <c r="V42" s="3"/>
+      <c r="W42" s="3"/>
+      <c r="X42" s="3"/>
+      <c r="Y42" s="3"/>
+      <c r="Z42" s="3"/>
+      <c r="AA42" s="3"/>
+      <c r="AB42" s="3"/>
+      <c r="AC42" s="3"/>
+      <c r="AD42" s="3"/>
+      <c r="AE42" s="3"/>
+      <c r="AF42" s="3"/>
+      <c r="AG42" s="3"/>
+      <c r="AH42" s="3"/>
+      <c r="AI42" s="3"/>
+      <c r="AJ42" s="3"/>
+      <c r="AK42" s="3"/>
+      <c r="AL42" s="3"/>
+      <c r="AM42" s="3"/>
+      <c r="AN42" s="3"/>
+      <c r="AO42" s="3"/>
+      <c r="AP42" s="3"/>
+      <c r="AQ42" s="3"/>
+      <c r="AR42" s="3"/>
+      <c r="AS42" s="3"/>
+      <c r="AT42" s="3"/>
+      <c r="AU42" s="3"/>
+      <c r="AV42" s="3"/>
+      <c r="AW42" s="3"/>
+      <c r="AX42" s="3"/>
+      <c r="AY42" s="3"/>
+      <c r="AZ42" s="3"/>
+      <c r="BA42" s="3"/>
+      <c r="BB42" s="3"/>
+      <c r="BC42" s="3"/>
+      <c r="BD42" s="3"/>
+      <c r="BE42" s="3"/>
+      <c r="BF42" s="3"/>
+      <c r="BG42" s="3"/>
+      <c r="BH42" s="3"/>
+      <c r="BI42" s="3"/>
+      <c r="BJ42" s="3"/>
+      <c r="BK42" s="3"/>
+      <c r="BL42" s="3"/>
+      <c r="BM42" s="3"/>
+      <c r="BN42" s="3"/>
+      <c r="BO42" s="3"/>
+      <c r="BP42" s="3"/>
+      <c r="BQ42" s="3"/>
+      <c r="BR42" s="3"/>
+      <c r="BS42" s="3"/>
+      <c r="BT42" s="3"/>
+      <c r="BU42" s="3"/>
+      <c r="BV42" s="3"/>
+      <c r="BW42" s="3"/>
+      <c r="BX42" s="3"/>
+      <c r="BY42" s="3"/>
+      <c r="BZ42" s="3"/>
+      <c r="CA42" s="3"/>
+      <c r="CB42" s="3"/>
+      <c r="CC42" s="3"/>
+      <c r="CD42" s="3"/>
+      <c r="CE42" s="3"/>
+      <c r="CF42" s="3"/>
+      <c r="CG42" s="3"/>
+      <c r="CH42" s="3"/>
+      <c r="CI42" s="3"/>
+      <c r="CJ42" s="3"/>
+      <c r="CK42" s="3"/>
+      <c r="CL42" s="3"/>
+      <c r="CM42" s="3"/>
+      <c r="CN42" s="3"/>
+      <c r="CO42" s="3"/>
+      <c r="CP42" s="3"/>
+      <c r="CQ42" s="3"/>
+      <c r="CR42" s="3"/>
+      <c r="CS42" s="3"/>
+      <c r="CT42" s="3"/>
+      <c r="CU42" s="3"/>
+      <c r="CV42" s="3"/>
+      <c r="CW42" s="3"/>
+      <c r="CX42" s="3"/>
+      <c r="CY42" s="3"/>
+      <c r="CZ42" s="3"/>
+      <c r="DA42" s="3"/>
+      <c r="DB42" s="3"/>
+      <c r="DC42" s="3"/>
+      <c r="DD42" s="3"/>
+      <c r="DE42" s="3"/>
+      <c r="DF42" s="3"/>
+      <c r="DG42" s="3"/>
+      <c r="DH42" s="3"/>
+      <c r="DI42" s="3"/>
+      <c r="DJ42" s="3"/>
+      <c r="DK42" s="3"/>
+      <c r="DL42" s="3"/>
+      <c r="DM42" s="3"/>
+      <c r="DN42" s="3"/>
+      <c r="DO42" s="3"/>
+      <c r="DP42" s="3"/>
+      <c r="DQ42" s="3"/>
+      <c r="DR42" s="3"/>
+      <c r="DS42" s="3"/>
+      <c r="DT42" s="3"/>
+      <c r="DU42" s="3"/>
+      <c r="DV42" s="3"/>
+      <c r="DW42" s="3"/>
     </row>
     <row r="43" spans="1:127">
-      <c r="A43" s="2" t="s">
-[...127 lines deleted...]
-      <c r="DW43" s="2"/>
+      <c r="A43" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" t="s">
+        <v>165</v>
+      </c>
+      <c r="C43" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" t="s">
+        <v>165</v>
+      </c>
+      <c r="E43" t="s">
+        <v>165</v>
+      </c>
+      <c r="F43" t="s">
+        <v>165</v>
+      </c>
+      <c r="G43" t="s">
+        <v>165</v>
+      </c>
+      <c r="H43" t="s">
+        <v>165</v>
+      </c>
+      <c r="I43" t="s">
+        <v>165</v>
+      </c>
+      <c r="J43" t="s">
+        <v>165</v>
+      </c>
+      <c r="K43" t="s">
+        <v>165</v>
+      </c>
+      <c r="L43" t="s">
+        <v>165</v>
+      </c>
+      <c r="M43" t="s">
+        <v>165</v>
+      </c>
+      <c r="N43" t="s">
+        <v>165</v>
+      </c>
+      <c r="O43" t="s">
+        <v>165</v>
+      </c>
+      <c r="P43" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>165</v>
+      </c>
+      <c r="R43" t="s">
+        <v>165</v>
+      </c>
+      <c r="S43" t="s">
+        <v>165</v>
+      </c>
+      <c r="T43" t="s">
+        <v>165</v>
+      </c>
+      <c r="U43" t="s">
+        <v>165</v>
+      </c>
+      <c r="V43" t="s">
+        <v>165</v>
+      </c>
+      <c r="W43" t="s">
+        <v>165</v>
+      </c>
+      <c r="X43" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AR43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AU43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AV43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AW43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AX43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AY43" t="s">
+        <v>166</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BB43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BC43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BD43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BE43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BF43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BG43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BH43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BI43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BJ43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BK43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BL43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BM43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BN43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BO43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BP43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BQ43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BR43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BT43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BU43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BV43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BW43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BX43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BY43" t="s">
+        <v>166</v>
+      </c>
+      <c r="BZ43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CA43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CB43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CC43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CD43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CE43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CF43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CG43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CH43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CI43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CJ43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CK43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CL43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CM43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CN43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CO43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CP43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CQ43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CS43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CT43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CX43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY43" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DA43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DC43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DD43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DE43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DF43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DG43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DH43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DI43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DJ43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DK43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DL43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DM43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DN43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DO43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DP43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DQ43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DR43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DS43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DT43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DU43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DV43" t="s">
+        <v>166</v>
+      </c>
+      <c r="DW43" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="44" spans="1:127">
-      <c r="A44" s="3" t="s">
-[...127 lines deleted...]
-      <c r="DW44" s="3"/>
+      <c r="A44" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" t="s">
+        <v>165</v>
+      </c>
+      <c r="C44" t="s">
+        <v>165</v>
+      </c>
+      <c r="D44" t="s">
+        <v>165</v>
+      </c>
+      <c r="E44" t="s">
+        <v>165</v>
+      </c>
+      <c r="F44" t="s">
+        <v>165</v>
+      </c>
+      <c r="G44" t="s">
+        <v>165</v>
+      </c>
+      <c r="H44" t="s">
+        <v>165</v>
+      </c>
+      <c r="I44" t="s">
+        <v>165</v>
+      </c>
+      <c r="J44" t="s">
+        <v>165</v>
+      </c>
+      <c r="K44" t="s">
+        <v>165</v>
+      </c>
+      <c r="L44" t="s">
+        <v>165</v>
+      </c>
+      <c r="M44" t="s">
+        <v>165</v>
+      </c>
+      <c r="N44" t="s">
+        <v>165</v>
+      </c>
+      <c r="O44" t="s">
+        <v>165</v>
+      </c>
+      <c r="P44" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>165</v>
+      </c>
+      <c r="R44" t="s">
+        <v>165</v>
+      </c>
+      <c r="S44" t="s">
+        <v>165</v>
+      </c>
+      <c r="T44" t="s">
+        <v>165</v>
+      </c>
+      <c r="U44" t="s">
+        <v>165</v>
+      </c>
+      <c r="V44" t="s">
+        <v>165</v>
+      </c>
+      <c r="W44" t="s">
+        <v>165</v>
+      </c>
+      <c r="X44" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>165</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AQ44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AU44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AW44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AX44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AY44" t="s">
+        <v>166</v>
+      </c>
+      <c r="AZ44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BA44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BB44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BC44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BD44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BE44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BF44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BG44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BH44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BI44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BJ44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BK44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BL44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BM44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BN44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BO44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BP44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BQ44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BR44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BS44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BT44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BU44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BV44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BW44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BX44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BY44" t="s">
+        <v>166</v>
+      </c>
+      <c r="BZ44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CA44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CB44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CC44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CD44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CE44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CF44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CG44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CH44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CI44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CJ44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CK44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CL44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CM44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CN44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CO44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CP44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CQ44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CS44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CT44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CX44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY44" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DA44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DB44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DC44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DD44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DE44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DF44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DG44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DH44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DI44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DJ44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DK44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DL44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DM44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DN44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DO44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DP44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DQ44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DR44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DS44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DT44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DU44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DV44" t="s">
+        <v>166</v>
+      </c>
+      <c r="DW44" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="45" spans="1:127">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="C45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="D45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="E45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="F45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="G45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="H45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="I45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="J45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="K45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="L45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="M45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="N45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="O45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="P45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="Q45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="R45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="S45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="T45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="U45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="V45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="W45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="X45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="Y45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="Z45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AA45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AB45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AC45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AD45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AE45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AF45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AG45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AH45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AI45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AJ45" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AK45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AL45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AM45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AN45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AO45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AP45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AQ45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AR45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AS45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AT45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AU45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AV45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AW45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AX45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AY45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="AZ45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BA45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BB45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BC45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BD45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BE45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BF45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BG45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BH45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BI45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BJ45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BK45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BL45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BM45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BN45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BO45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BP45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BQ45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BR45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BS45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BT45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BU45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BV45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BW45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BX45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BY45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="BZ45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CA45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CB45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CC45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CD45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CE45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CF45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CG45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CH45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CI45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CJ45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CK45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CL45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CM45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CN45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CO45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CP45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CQ45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CR45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CS45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CT45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CU45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CV45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CW45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CX45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CY45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="CZ45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DA45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DB45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DC45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DD45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DE45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DF45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DG45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DH45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DI45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DJ45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DK45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DL45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DM45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DN45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DO45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DP45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DQ45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DR45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DS45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DT45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DU45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DV45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="DW45" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
     </row>
     <row r="46" spans="1:127">
-      <c r="A46" t="s">
-[...379 lines deleted...]
-      </c>
+      <c r="A46" s="4"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4"/>
+      <c r="F46" s="4"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="4"/>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+      <c r="K46" s="4"/>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4"/>
+      <c r="N46" s="4"/>
+      <c r="O46" s="4"/>
+      <c r="P46" s="4"/>
+      <c r="Q46" s="4"/>
+      <c r="R46" s="4"/>
+      <c r="S46" s="4"/>
+      <c r="T46" s="4"/>
+      <c r="U46" s="4"/>
+      <c r="V46" s="4"/>
+      <c r="W46" s="4"/>
+      <c r="X46" s="4"/>
+      <c r="Y46" s="4"/>
+      <c r="Z46" s="4"/>
+      <c r="AA46" s="4"/>
+      <c r="AB46" s="4"/>
+      <c r="AC46" s="4"/>
+      <c r="AD46" s="4"/>
+      <c r="AE46" s="4"/>
+      <c r="AF46" s="4"/>
+      <c r="AG46" s="4"/>
+      <c r="AH46" s="4"/>
+      <c r="AI46" s="4"/>
+      <c r="AJ46" s="4"/>
+      <c r="AK46" s="4"/>
+      <c r="AL46" s="4"/>
+      <c r="AM46" s="4"/>
+      <c r="AN46" s="4"/>
+      <c r="AO46" s="4"/>
+      <c r="AP46" s="4"/>
+      <c r="AQ46" s="4"/>
+      <c r="AR46" s="4"/>
+      <c r="AS46" s="4"/>
+      <c r="AT46" s="4"/>
+      <c r="AU46" s="4"/>
+      <c r="AV46" s="4"/>
+      <c r="AW46" s="4"/>
+      <c r="AX46" s="4"/>
+      <c r="AY46" s="4"/>
+      <c r="AZ46" s="4"/>
+      <c r="BA46" s="4"/>
+      <c r="BB46" s="4"/>
+      <c r="BC46" s="4"/>
+      <c r="BD46" s="4"/>
+      <c r="BE46" s="4"/>
+      <c r="BF46" s="4"/>
+      <c r="BG46" s="4"/>
+      <c r="BH46" s="4"/>
+      <c r="BI46" s="4"/>
+      <c r="BJ46" s="4"/>
+      <c r="BK46" s="4"/>
+      <c r="BL46" s="4"/>
+      <c r="BM46" s="4"/>
+      <c r="BN46" s="4"/>
+      <c r="BO46" s="4"/>
+      <c r="BP46" s="4"/>
+      <c r="BQ46" s="4"/>
+      <c r="BR46" s="4"/>
+      <c r="BS46" s="4"/>
+      <c r="BT46" s="4"/>
+      <c r="BU46" s="4"/>
+      <c r="BV46" s="4"/>
+      <c r="BW46" s="4"/>
+      <c r="BX46" s="4"/>
+      <c r="BY46" s="4"/>
+      <c r="BZ46" s="4"/>
+      <c r="CA46" s="4"/>
+      <c r="CB46" s="4"/>
+      <c r="CC46" s="4"/>
+      <c r="CD46" s="4"/>
+      <c r="CE46" s="4"/>
+      <c r="CF46" s="4"/>
+      <c r="CG46" s="4"/>
+      <c r="CH46" s="4"/>
+      <c r="CI46" s="4"/>
+      <c r="CJ46" s="4"/>
+      <c r="CK46" s="4"/>
+      <c r="CL46" s="4"/>
+      <c r="CM46" s="4"/>
+      <c r="CN46" s="4"/>
+      <c r="CO46" s="4"/>
+      <c r="CP46" s="4"/>
+      <c r="CQ46" s="4"/>
+      <c r="CR46" s="4"/>
+      <c r="CS46" s="4"/>
+      <c r="CT46" s="4"/>
+      <c r="CU46" s="4"/>
+      <c r="CV46" s="4"/>
+      <c r="CW46" s="4"/>
+      <c r="CX46" s="4"/>
+      <c r="CY46" s="4"/>
+      <c r="CZ46" s="4"/>
+      <c r="DA46" s="4"/>
+      <c r="DB46" s="4"/>
+      <c r="DC46" s="4"/>
+      <c r="DD46" s="4"/>
+      <c r="DE46" s="4"/>
+      <c r="DF46" s="4"/>
+      <c r="DG46" s="4"/>
+      <c r="DH46" s="4"/>
+      <c r="DI46" s="4"/>
+      <c r="DJ46" s="4"/>
+      <c r="DK46" s="4"/>
+      <c r="DL46" s="4"/>
+      <c r="DM46" s="4"/>
+      <c r="DN46" s="4"/>
+      <c r="DO46" s="4"/>
+      <c r="DP46" s="4"/>
+      <c r="DQ46" s="4"/>
+      <c r="DR46" s="4"/>
+      <c r="DS46" s="4"/>
+      <c r="DT46" s="4"/>
+      <c r="DU46" s="4"/>
+      <c r="DV46" s="4"/>
+      <c r="DW46" s="4"/>
     </row>
     <row r="47" spans="1:127">
-      <c r="A47" t="s">
-[...379 lines deleted...]
-      </c>
+      <c r="A47" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="O47" s="2"/>
+      <c r="P47" s="2"/>
+      <c r="Q47" s="2"/>
+      <c r="R47" s="2"/>
+      <c r="S47" s="2"/>
+      <c r="T47" s="2"/>
+      <c r="U47" s="2"/>
+      <c r="V47" s="2"/>
+      <c r="W47" s="2"/>
+      <c r="X47" s="2"/>
+      <c r="Y47" s="2"/>
+      <c r="Z47" s="2"/>
+      <c r="AA47" s="2"/>
+      <c r="AB47" s="2"/>
+      <c r="AC47" s="2"/>
+      <c r="AD47" s="2"/>
+      <c r="AE47" s="2"/>
+      <c r="AF47" s="2"/>
+      <c r="AG47" s="2"/>
+      <c r="AH47" s="2"/>
+      <c r="AI47" s="2"/>
+      <c r="AJ47" s="2"/>
+      <c r="AK47" s="2"/>
+      <c r="AL47" s="2"/>
+      <c r="AM47" s="2"/>
+      <c r="AN47" s="2"/>
+      <c r="AO47" s="2"/>
+      <c r="AP47" s="2"/>
+      <c r="AQ47" s="2"/>
+      <c r="AR47" s="2"/>
+      <c r="AS47" s="2"/>
+      <c r="AT47" s="2"/>
+      <c r="AU47" s="2"/>
+      <c r="AV47" s="2"/>
+      <c r="AW47" s="2"/>
+      <c r="AX47" s="2"/>
+      <c r="AY47" s="2"/>
+      <c r="AZ47" s="2"/>
+      <c r="BA47" s="2"/>
+      <c r="BB47" s="2"/>
+      <c r="BC47" s="2"/>
+      <c r="BD47" s="2"/>
+      <c r="BE47" s="2"/>
+      <c r="BF47" s="2"/>
+      <c r="BG47" s="2"/>
+      <c r="BH47" s="2"/>
+      <c r="BI47" s="2"/>
+      <c r="BJ47" s="2"/>
+      <c r="BK47" s="2"/>
+      <c r="BL47" s="2"/>
+      <c r="BM47" s="2"/>
+      <c r="BN47" s="2"/>
+      <c r="BO47" s="2"/>
+      <c r="BP47" s="2"/>
+      <c r="BQ47" s="2"/>
+      <c r="BR47" s="2"/>
+      <c r="BS47" s="2"/>
+      <c r="BT47" s="2"/>
+      <c r="BU47" s="2"/>
+      <c r="BV47" s="2"/>
+      <c r="BW47" s="2"/>
+      <c r="BX47" s="2"/>
+      <c r="BY47" s="2"/>
+      <c r="BZ47" s="2"/>
+      <c r="CA47" s="2"/>
+      <c r="CB47" s="2"/>
+      <c r="CC47" s="2"/>
+      <c r="CD47" s="2"/>
+      <c r="CE47" s="2"/>
+      <c r="CF47" s="2"/>
+      <c r="CG47" s="2"/>
+      <c r="CH47" s="2"/>
+      <c r="CI47" s="2"/>
+      <c r="CJ47" s="2"/>
+      <c r="CK47" s="2"/>
+      <c r="CL47" s="2"/>
+      <c r="CM47" s="2"/>
+      <c r="CN47" s="2"/>
+      <c r="CO47" s="2"/>
+      <c r="CP47" s="2"/>
+      <c r="CQ47" s="2"/>
+      <c r="CR47" s="2"/>
+      <c r="CS47" s="2"/>
+      <c r="CT47" s="2"/>
+      <c r="CU47" s="2"/>
+      <c r="CV47" s="2"/>
+      <c r="CW47" s="2"/>
+      <c r="CX47" s="2"/>
+      <c r="CY47" s="2"/>
+      <c r="CZ47" s="2"/>
+      <c r="DA47" s="2"/>
+      <c r="DB47" s="2"/>
+      <c r="DC47" s="2"/>
+      <c r="DD47" s="2"/>
+      <c r="DE47" s="2"/>
+      <c r="DF47" s="2"/>
+      <c r="DG47" s="2"/>
+      <c r="DH47" s="2"/>
+      <c r="DI47" s="2"/>
+      <c r="DJ47" s="2"/>
+      <c r="DK47" s="2"/>
+      <c r="DL47" s="2"/>
+      <c r="DM47" s="2"/>
+      <c r="DN47" s="2"/>
+      <c r="DO47" s="2"/>
+      <c r="DP47" s="2"/>
+      <c r="DQ47" s="2"/>
+      <c r="DR47" s="2"/>
+      <c r="DS47" s="2"/>
+      <c r="DT47" s="2"/>
+      <c r="DU47" s="2"/>
+      <c r="DV47" s="2"/>
+      <c r="DW47" s="2"/>
     </row>
     <row r="48" spans="1:127">
-      <c r="A48" s="4"/>
-[...125 lines deleted...]
-      <c r="DW48" s="4"/>
+      <c r="A48" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3"/>
+      <c r="K48" s="3"/>
+      <c r="L48" s="3"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="3"/>
+      <c r="S48" s="3"/>
+      <c r="T48" s="3"/>
+      <c r="U48" s="3"/>
+      <c r="V48" s="3"/>
+      <c r="W48" s="3"/>
+      <c r="X48" s="3"/>
+      <c r="Y48" s="3"/>
+      <c r="Z48" s="3"/>
+      <c r="AA48" s="3"/>
+      <c r="AB48" s="3"/>
+      <c r="AC48" s="3"/>
+      <c r="AD48" s="3"/>
+      <c r="AE48" s="3"/>
+      <c r="AF48" s="3"/>
+      <c r="AG48" s="3"/>
+      <c r="AH48" s="3"/>
+      <c r="AI48" s="3"/>
+      <c r="AJ48" s="3"/>
+      <c r="AK48" s="3"/>
+      <c r="AL48" s="3"/>
+      <c r="AM48" s="3"/>
+      <c r="AN48" s="3"/>
+      <c r="AO48" s="3"/>
+      <c r="AP48" s="3"/>
+      <c r="AQ48" s="3"/>
+      <c r="AR48" s="3"/>
+      <c r="AS48" s="3"/>
+      <c r="AT48" s="3"/>
+      <c r="AU48" s="3"/>
+      <c r="AV48" s="3"/>
+      <c r="AW48" s="3"/>
+      <c r="AX48" s="3"/>
+      <c r="AY48" s="3"/>
+      <c r="AZ48" s="3"/>
+      <c r="BA48" s="3"/>
+      <c r="BB48" s="3"/>
+      <c r="BC48" s="3"/>
+      <c r="BD48" s="3"/>
+      <c r="BE48" s="3"/>
+      <c r="BF48" s="3"/>
+      <c r="BG48" s="3"/>
+      <c r="BH48" s="3"/>
+      <c r="BI48" s="3"/>
+      <c r="BJ48" s="3"/>
+      <c r="BK48" s="3"/>
+      <c r="BL48" s="3"/>
+      <c r="BM48" s="3"/>
+      <c r="BN48" s="3"/>
+      <c r="BO48" s="3"/>
+      <c r="BP48" s="3"/>
+      <c r="BQ48" s="3"/>
+      <c r="BR48" s="3"/>
+      <c r="BS48" s="3"/>
+      <c r="BT48" s="3"/>
+      <c r="BU48" s="3"/>
+      <c r="BV48" s="3"/>
+      <c r="BW48" s="3"/>
+      <c r="BX48" s="3"/>
+      <c r="BY48" s="3"/>
+      <c r="BZ48" s="3"/>
+      <c r="CA48" s="3"/>
+      <c r="CB48" s="3"/>
+      <c r="CC48" s="3"/>
+      <c r="CD48" s="3"/>
+      <c r="CE48" s="3"/>
+      <c r="CF48" s="3"/>
+      <c r="CG48" s="3"/>
+      <c r="CH48" s="3"/>
+      <c r="CI48" s="3"/>
+      <c r="CJ48" s="3"/>
+      <c r="CK48" s="3"/>
+      <c r="CL48" s="3"/>
+      <c r="CM48" s="3"/>
+      <c r="CN48" s="3"/>
+      <c r="CO48" s="3"/>
+      <c r="CP48" s="3"/>
+      <c r="CQ48" s="3"/>
+      <c r="CR48" s="3"/>
+      <c r="CS48" s="3"/>
+      <c r="CT48" s="3"/>
+      <c r="CU48" s="3"/>
+      <c r="CV48" s="3"/>
+      <c r="CW48" s="3"/>
+      <c r="CX48" s="3"/>
+      <c r="CY48" s="3"/>
+      <c r="CZ48" s="3"/>
+      <c r="DA48" s="3"/>
+      <c r="DB48" s="3"/>
+      <c r="DC48" s="3"/>
+      <c r="DD48" s="3"/>
+      <c r="DE48" s="3"/>
+      <c r="DF48" s="3"/>
+      <c r="DG48" s="3"/>
+      <c r="DH48" s="3"/>
+      <c r="DI48" s="3"/>
+      <c r="DJ48" s="3"/>
+      <c r="DK48" s="3"/>
+      <c r="DL48" s="3"/>
+      <c r="DM48" s="3"/>
+      <c r="DN48" s="3"/>
+      <c r="DO48" s="3"/>
+      <c r="DP48" s="3"/>
+      <c r="DQ48" s="3"/>
+      <c r="DR48" s="3"/>
+      <c r="DS48" s="3"/>
+      <c r="DT48" s="3"/>
+      <c r="DU48" s="3"/>
+      <c r="DV48" s="3"/>
+      <c r="DW48" s="3"/>
     </row>
     <row r="49" spans="1:127">
-      <c r="A49" s="2" t="s">
-[...127 lines deleted...]
-      <c r="DW49" s="2"/>
+      <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" t="s">
+        <v>171</v>
+      </c>
+      <c r="C49" t="s">
+        <v>171</v>
+      </c>
+      <c r="D49" t="s">
+        <v>171</v>
+      </c>
+      <c r="E49" t="s">
+        <v>171</v>
+      </c>
+      <c r="F49" t="s">
+        <v>171</v>
+      </c>
+      <c r="G49" t="s">
+        <v>171</v>
+      </c>
+      <c r="H49" t="s">
+        <v>171</v>
+      </c>
+      <c r="I49" t="s">
+        <v>171</v>
+      </c>
+      <c r="J49" t="s">
+        <v>171</v>
+      </c>
+      <c r="K49" t="s">
+        <v>171</v>
+      </c>
+      <c r="L49" t="s">
+        <v>171</v>
+      </c>
+      <c r="M49" t="s">
+        <v>171</v>
+      </c>
+      <c r="N49" t="s">
+        <v>171</v>
+      </c>
+      <c r="O49" t="s">
+        <v>171</v>
+      </c>
+      <c r="P49" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>171</v>
+      </c>
+      <c r="R49" t="s">
+        <v>171</v>
+      </c>
+      <c r="S49" t="s">
+        <v>171</v>
+      </c>
+      <c r="T49" t="s">
+        <v>171</v>
+      </c>
+      <c r="U49" t="s">
+        <v>171</v>
+      </c>
+      <c r="V49" t="s">
+        <v>171</v>
+      </c>
+      <c r="W49" t="s">
+        <v>171</v>
+      </c>
+      <c r="X49" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>171</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AC49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AM49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AN49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AO49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AP49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AQ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AR49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AS49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AT49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AU49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AV49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AW49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AX49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AY49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AZ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BA49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BB49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BC49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BD49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BE49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BF49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BG49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BH49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BI49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BJ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BK49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BL49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BM49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BN49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BO49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BP49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BQ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BR49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BS49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BT49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BU49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BV49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BW49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BX49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BY49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BZ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CA49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CB49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CC49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CD49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CE49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CF49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CG49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CH49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CI49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CJ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CK49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CL49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CM49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CN49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CO49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CP49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CQ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CR49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CS49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CT49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CU49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CV49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CW49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CX49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CY49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DB49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DF49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DH49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DI49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DJ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DK49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DL49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DM49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DN49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DO49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DP49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DQ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DR49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DS49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DT49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DU49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DV49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DW49" t="s">
+        <v>171</v>
+      </c>
     </row>
     <row r="50" spans="1:127">
-      <c r="A50" s="3" t="s">
-[...127 lines deleted...]
-      <c r="DW50" s="3"/>
+      <c r="A50" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" t="s">
+        <v>172</v>
+      </c>
+      <c r="C50" t="s">
+        <v>172</v>
+      </c>
+      <c r="D50" t="s">
+        <v>172</v>
+      </c>
+      <c r="E50" t="s">
+        <v>172</v>
+      </c>
+      <c r="F50" t="s">
+        <v>172</v>
+      </c>
+      <c r="G50" t="s">
+        <v>172</v>
+      </c>
+      <c r="H50" t="s">
+        <v>172</v>
+      </c>
+      <c r="I50" t="s">
+        <v>172</v>
+      </c>
+      <c r="J50" t="s">
+        <v>172</v>
+      </c>
+      <c r="K50" t="s">
+        <v>172</v>
+      </c>
+      <c r="L50" t="s">
+        <v>172</v>
+      </c>
+      <c r="M50" t="s">
+        <v>172</v>
+      </c>
+      <c r="N50" t="s">
+        <v>172</v>
+      </c>
+      <c r="O50" t="s">
+        <v>172</v>
+      </c>
+      <c r="P50" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>172</v>
+      </c>
+      <c r="R50" t="s">
+        <v>172</v>
+      </c>
+      <c r="S50" t="s">
+        <v>172</v>
+      </c>
+      <c r="T50" t="s">
+        <v>172</v>
+      </c>
+      <c r="U50" t="s">
+        <v>172</v>
+      </c>
+      <c r="V50" t="s">
+        <v>172</v>
+      </c>
+      <c r="W50" t="s">
+        <v>172</v>
+      </c>
+      <c r="X50" t="s">
+        <v>172</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AA50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AC50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AI50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AK50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AM50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AO50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AQ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AS50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AU50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AW50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AY50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BA50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BC50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BE50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BG50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BI50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BK50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BM50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BO50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BQ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BS50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BU50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BW50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BY50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CA50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CC50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CE50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CG50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CI50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CK50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CM50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CO50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CQ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CS50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CU50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CW50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CY50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DA50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DI50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DK50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DM50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DO50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DQ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DS50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DU50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DW50" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="51" spans="1:127">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>149</v>
       </c>
       <c r="B51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="C51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="D51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="E51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="F51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="G51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="H51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="I51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="J51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="K51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="L51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="M51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="N51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="O51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="P51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="Q51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="R51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="S51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="T51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="U51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="V51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="W51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="X51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="Y51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="Z51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AA51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AB51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AC51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AD51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AE51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AF51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AG51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AH51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AI51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AJ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AK51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AL51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AM51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AN51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AO51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AP51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AQ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AR51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AS51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AT51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AU51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AV51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AW51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AX51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AY51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="AZ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BA51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BB51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BC51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BD51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BE51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BF51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BG51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BH51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BI51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BJ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BK51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BL51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BM51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BN51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BO51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BP51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BQ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BR51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BS51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BT51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BU51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BV51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BW51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BX51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BY51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="BZ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CA51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CB51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CC51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CD51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CE51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CF51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CG51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CH51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CI51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CJ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CK51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CL51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CM51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CN51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CO51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CP51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CQ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CR51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CS51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CT51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CU51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CV51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CW51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CX51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CY51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="CZ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DA51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DB51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DC51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DD51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DE51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DF51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DG51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DH51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DI51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DJ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DK51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DL51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DM51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DN51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DO51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DP51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DQ51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DR51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DS51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DT51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DU51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DV51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="DW51" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
     </row>
     <row r="52" spans="1:127">
-      <c r="A52" t="s">
-[...379 lines deleted...]
-      </c>
+      <c r="A52" s="4"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+      <c r="K52" s="4"/>
+      <c r="L52" s="4"/>
+      <c r="M52" s="4"/>
+      <c r="N52" s="4"/>
+      <c r="O52" s="4"/>
+      <c r="P52" s="4"/>
+      <c r="Q52" s="4"/>
+      <c r="R52" s="4"/>
+      <c r="S52" s="4"/>
+      <c r="T52" s="4"/>
+      <c r="U52" s="4"/>
+      <c r="V52" s="4"/>
+      <c r="W52" s="4"/>
+      <c r="X52" s="4"/>
+      <c r="Y52" s="4"/>
+      <c r="Z52" s="4"/>
+      <c r="AA52" s="4"/>
+      <c r="AB52" s="4"/>
+      <c r="AC52" s="4"/>
+      <c r="AD52" s="4"/>
+      <c r="AE52" s="4"/>
+      <c r="AF52" s="4"/>
+      <c r="AG52" s="4"/>
+      <c r="AH52" s="4"/>
+      <c r="AI52" s="4"/>
+      <c r="AJ52" s="4"/>
+      <c r="AK52" s="4"/>
+      <c r="AL52" s="4"/>
+      <c r="AM52" s="4"/>
+      <c r="AN52" s="4"/>
+      <c r="AO52" s="4"/>
+      <c r="AP52" s="4"/>
+      <c r="AQ52" s="4"/>
+      <c r="AR52" s="4"/>
+      <c r="AS52" s="4"/>
+      <c r="AT52" s="4"/>
+      <c r="AU52" s="4"/>
+      <c r="AV52" s="4"/>
+      <c r="AW52" s="4"/>
+      <c r="AX52" s="4"/>
+      <c r="AY52" s="4"/>
+      <c r="AZ52" s="4"/>
+      <c r="BA52" s="4"/>
+      <c r="BB52" s="4"/>
+      <c r="BC52" s="4"/>
+      <c r="BD52" s="4"/>
+      <c r="BE52" s="4"/>
+      <c r="BF52" s="4"/>
+      <c r="BG52" s="4"/>
+      <c r="BH52" s="4"/>
+      <c r="BI52" s="4"/>
+      <c r="BJ52" s="4"/>
+      <c r="BK52" s="4"/>
+      <c r="BL52" s="4"/>
+      <c r="BM52" s="4"/>
+      <c r="BN52" s="4"/>
+      <c r="BO52" s="4"/>
+      <c r="BP52" s="4"/>
+      <c r="BQ52" s="4"/>
+      <c r="BR52" s="4"/>
+      <c r="BS52" s="4"/>
+      <c r="BT52" s="4"/>
+      <c r="BU52" s="4"/>
+      <c r="BV52" s="4"/>
+      <c r="BW52" s="4"/>
+      <c r="BX52" s="4"/>
+      <c r="BY52" s="4"/>
+      <c r="BZ52" s="4"/>
+      <c r="CA52" s="4"/>
+      <c r="CB52" s="4"/>
+      <c r="CC52" s="4"/>
+      <c r="CD52" s="4"/>
+      <c r="CE52" s="4"/>
+      <c r="CF52" s="4"/>
+      <c r="CG52" s="4"/>
+      <c r="CH52" s="4"/>
+      <c r="CI52" s="4"/>
+      <c r="CJ52" s="4"/>
+      <c r="CK52" s="4"/>
+      <c r="CL52" s="4"/>
+      <c r="CM52" s="4"/>
+      <c r="CN52" s="4"/>
+      <c r="CO52" s="4"/>
+      <c r="CP52" s="4"/>
+      <c r="CQ52" s="4"/>
+      <c r="CR52" s="4"/>
+      <c r="CS52" s="4"/>
+      <c r="CT52" s="4"/>
+      <c r="CU52" s="4"/>
+      <c r="CV52" s="4"/>
+      <c r="CW52" s="4"/>
+      <c r="CX52" s="4"/>
+      <c r="CY52" s="4"/>
+      <c r="CZ52" s="4"/>
+      <c r="DA52" s="4"/>
+      <c r="DB52" s="4"/>
+      <c r="DC52" s="4"/>
+      <c r="DD52" s="4"/>
+      <c r="DE52" s="4"/>
+      <c r="DF52" s="4"/>
+      <c r="DG52" s="4"/>
+      <c r="DH52" s="4"/>
+      <c r="DI52" s="4"/>
+      <c r="DJ52" s="4"/>
+      <c r="DK52" s="4"/>
+      <c r="DL52" s="4"/>
+      <c r="DM52" s="4"/>
+      <c r="DN52" s="4"/>
+      <c r="DO52" s="4"/>
+      <c r="DP52" s="4"/>
+      <c r="DQ52" s="4"/>
+      <c r="DR52" s="4"/>
+      <c r="DS52" s="4"/>
+      <c r="DT52" s="4"/>
+      <c r="DU52" s="4"/>
+      <c r="DV52" s="4"/>
+      <c r="DW52" s="4"/>
     </row>
     <row r="53" spans="1:127">
-      <c r="A53" t="s">
-[...379 lines deleted...]
-      </c>
+      <c r="A53" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2"/>
+      <c r="O53" s="2"/>
+      <c r="P53" s="2"/>
+      <c r="Q53" s="2"/>
+      <c r="R53" s="2"/>
+      <c r="S53" s="2"/>
+      <c r="T53" s="2"/>
+      <c r="U53" s="2"/>
+      <c r="V53" s="2"/>
+      <c r="W53" s="2"/>
+      <c r="X53" s="2"/>
+      <c r="Y53" s="2"/>
+      <c r="Z53" s="2"/>
+      <c r="AA53" s="2"/>
+      <c r="AB53" s="2"/>
+      <c r="AC53" s="2"/>
+      <c r="AD53" s="2"/>
+      <c r="AE53" s="2"/>
+      <c r="AF53" s="2"/>
+      <c r="AG53" s="2"/>
+      <c r="AH53" s="2"/>
+      <c r="AI53" s="2"/>
+      <c r="AJ53" s="2"/>
+      <c r="AK53" s="2"/>
+      <c r="AL53" s="2"/>
+      <c r="AM53" s="2"/>
+      <c r="AN53" s="2"/>
+      <c r="AO53" s="2"/>
+      <c r="AP53" s="2"/>
+      <c r="AQ53" s="2"/>
+      <c r="AR53" s="2"/>
+      <c r="AS53" s="2"/>
+      <c r="AT53" s="2"/>
+      <c r="AU53" s="2"/>
+      <c r="AV53" s="2"/>
+      <c r="AW53" s="2"/>
+      <c r="AX53" s="2"/>
+      <c r="AY53" s="2"/>
+      <c r="AZ53" s="2"/>
+      <c r="BA53" s="2"/>
+      <c r="BB53" s="2"/>
+      <c r="BC53" s="2"/>
+      <c r="BD53" s="2"/>
+      <c r="BE53" s="2"/>
+      <c r="BF53" s="2"/>
+      <c r="BG53" s="2"/>
+      <c r="BH53" s="2"/>
+      <c r="BI53" s="2"/>
+      <c r="BJ53" s="2"/>
+      <c r="BK53" s="2"/>
+      <c r="BL53" s="2"/>
+      <c r="BM53" s="2"/>
+      <c r="BN53" s="2"/>
+      <c r="BO53" s="2"/>
+      <c r="BP53" s="2"/>
+      <c r="BQ53" s="2"/>
+      <c r="BR53" s="2"/>
+      <c r="BS53" s="2"/>
+      <c r="BT53" s="2"/>
+      <c r="BU53" s="2"/>
+      <c r="BV53" s="2"/>
+      <c r="BW53" s="2"/>
+      <c r="BX53" s="2"/>
+      <c r="BY53" s="2"/>
+      <c r="BZ53" s="2"/>
+      <c r="CA53" s="2"/>
+      <c r="CB53" s="2"/>
+      <c r="CC53" s="2"/>
+      <c r="CD53" s="2"/>
+      <c r="CE53" s="2"/>
+      <c r="CF53" s="2"/>
+      <c r="CG53" s="2"/>
+      <c r="CH53" s="2"/>
+      <c r="CI53" s="2"/>
+      <c r="CJ53" s="2"/>
+      <c r="CK53" s="2"/>
+      <c r="CL53" s="2"/>
+      <c r="CM53" s="2"/>
+      <c r="CN53" s="2"/>
+      <c r="CO53" s="2"/>
+      <c r="CP53" s="2"/>
+      <c r="CQ53" s="2"/>
+      <c r="CR53" s="2"/>
+      <c r="CS53" s="2"/>
+      <c r="CT53" s="2"/>
+      <c r="CU53" s="2"/>
+      <c r="CV53" s="2"/>
+      <c r="CW53" s="2"/>
+      <c r="CX53" s="2"/>
+      <c r="CY53" s="2"/>
+      <c r="CZ53" s="2"/>
+      <c r="DA53" s="2"/>
+      <c r="DB53" s="2"/>
+      <c r="DC53" s="2"/>
+      <c r="DD53" s="2"/>
+      <c r="DE53" s="2"/>
+      <c r="DF53" s="2"/>
+      <c r="DG53" s="2"/>
+      <c r="DH53" s="2"/>
+      <c r="DI53" s="2"/>
+      <c r="DJ53" s="2"/>
+      <c r="DK53" s="2"/>
+      <c r="DL53" s="2"/>
+      <c r="DM53" s="2"/>
+      <c r="DN53" s="2"/>
+      <c r="DO53" s="2"/>
+      <c r="DP53" s="2"/>
+      <c r="DQ53" s="2"/>
+      <c r="DR53" s="2"/>
+      <c r="DS53" s="2"/>
+      <c r="DT53" s="2"/>
+      <c r="DU53" s="2"/>
+      <c r="DV53" s="2"/>
+      <c r="DW53" s="2"/>
     </row>
     <row r="54" spans="1:127">
-      <c r="A54" s="4"/>
-[...125 lines deleted...]
-      <c r="DW54" s="4"/>
+      <c r="A54" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B54" s="3"/>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
+      <c r="J54" s="3"/>
+      <c r="K54" s="3"/>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="3"/>
+      <c r="R54" s="3"/>
+      <c r="S54" s="3"/>
+      <c r="T54" s="3"/>
+      <c r="U54" s="3"/>
+      <c r="V54" s="3"/>
+      <c r="W54" s="3"/>
+      <c r="X54" s="3"/>
+      <c r="Y54" s="3"/>
+      <c r="Z54" s="3"/>
+      <c r="AA54" s="3"/>
+      <c r="AB54" s="3"/>
+      <c r="AC54" s="3"/>
+      <c r="AD54" s="3"/>
+      <c r="AE54" s="3"/>
+      <c r="AF54" s="3"/>
+      <c r="AG54" s="3"/>
+      <c r="AH54" s="3"/>
+      <c r="AI54" s="3"/>
+      <c r="AJ54" s="3"/>
+      <c r="AK54" s="3"/>
+      <c r="AL54" s="3"/>
+      <c r="AM54" s="3"/>
+      <c r="AN54" s="3"/>
+      <c r="AO54" s="3"/>
+      <c r="AP54" s="3"/>
+      <c r="AQ54" s="3"/>
+      <c r="AR54" s="3"/>
+      <c r="AS54" s="3"/>
+      <c r="AT54" s="3"/>
+      <c r="AU54" s="3"/>
+      <c r="AV54" s="3"/>
+      <c r="AW54" s="3"/>
+      <c r="AX54" s="3"/>
+      <c r="AY54" s="3"/>
+      <c r="AZ54" s="3"/>
+      <c r="BA54" s="3"/>
+      <c r="BB54" s="3"/>
+      <c r="BC54" s="3"/>
+      <c r="BD54" s="3"/>
+      <c r="BE54" s="3"/>
+      <c r="BF54" s="3"/>
+      <c r="BG54" s="3"/>
+      <c r="BH54" s="3"/>
+      <c r="BI54" s="3"/>
+      <c r="BJ54" s="3"/>
+      <c r="BK54" s="3"/>
+      <c r="BL54" s="3"/>
+      <c r="BM54" s="3"/>
+      <c r="BN54" s="3"/>
+      <c r="BO54" s="3"/>
+      <c r="BP54" s="3"/>
+      <c r="BQ54" s="3"/>
+      <c r="BR54" s="3"/>
+      <c r="BS54" s="3"/>
+      <c r="BT54" s="3"/>
+      <c r="BU54" s="3"/>
+      <c r="BV54" s="3"/>
+      <c r="BW54" s="3"/>
+      <c r="BX54" s="3"/>
+      <c r="BY54" s="3"/>
+      <c r="BZ54" s="3"/>
+      <c r="CA54" s="3"/>
+      <c r="CB54" s="3"/>
+      <c r="CC54" s="3"/>
+      <c r="CD54" s="3"/>
+      <c r="CE54" s="3"/>
+      <c r="CF54" s="3"/>
+      <c r="CG54" s="3"/>
+      <c r="CH54" s="3"/>
+      <c r="CI54" s="3"/>
+      <c r="CJ54" s="3"/>
+      <c r="CK54" s="3"/>
+      <c r="CL54" s="3"/>
+      <c r="CM54" s="3"/>
+      <c r="CN54" s="3"/>
+      <c r="CO54" s="3"/>
+      <c r="CP54" s="3"/>
+      <c r="CQ54" s="3"/>
+      <c r="CR54" s="3"/>
+      <c r="CS54" s="3"/>
+      <c r="CT54" s="3"/>
+      <c r="CU54" s="3"/>
+      <c r="CV54" s="3"/>
+      <c r="CW54" s="3"/>
+      <c r="CX54" s="3"/>
+      <c r="CY54" s="3"/>
+      <c r="CZ54" s="3"/>
+      <c r="DA54" s="3"/>
+      <c r="DB54" s="3"/>
+      <c r="DC54" s="3"/>
+      <c r="DD54" s="3"/>
+      <c r="DE54" s="3"/>
+      <c r="DF54" s="3"/>
+      <c r="DG54" s="3"/>
+      <c r="DH54" s="3"/>
+      <c r="DI54" s="3"/>
+      <c r="DJ54" s="3"/>
+      <c r="DK54" s="3"/>
+      <c r="DL54" s="3"/>
+      <c r="DM54" s="3"/>
+      <c r="DN54" s="3"/>
+      <c r="DO54" s="3"/>
+      <c r="DP54" s="3"/>
+      <c r="DQ54" s="3"/>
+      <c r="DR54" s="3"/>
+      <c r="DS54" s="3"/>
+      <c r="DT54" s="3"/>
+      <c r="DU54" s="3"/>
+      <c r="DV54" s="3"/>
+      <c r="DW54" s="3"/>
     </row>
     <row r="55" spans="1:127">
-      <c r="A55" s="2" t="s">
-[...127 lines deleted...]
-      <c r="DW55" s="2"/>
+      <c r="A55" t="s">
+        <v>128</v>
+      </c>
+      <c r="B55" t="s">
+        <v>175</v>
+      </c>
+      <c r="C55" t="s">
+        <v>175</v>
+      </c>
+      <c r="D55" t="s">
+        <v>175</v>
+      </c>
+      <c r="E55" t="s">
+        <v>175</v>
+      </c>
+      <c r="F55" t="s">
+        <v>175</v>
+      </c>
+      <c r="G55" t="s">
+        <v>175</v>
+      </c>
+      <c r="H55" t="s">
+        <v>175</v>
+      </c>
+      <c r="I55" t="s">
+        <v>175</v>
+      </c>
+      <c r="J55" t="s">
+        <v>175</v>
+      </c>
+      <c r="K55" t="s">
+        <v>175</v>
+      </c>
+      <c r="L55" t="s">
+        <v>175</v>
+      </c>
+      <c r="M55" t="s">
+        <v>175</v>
+      </c>
+      <c r="N55" t="s">
+        <v>175</v>
+      </c>
+      <c r="O55" t="s">
+        <v>175</v>
+      </c>
+      <c r="P55" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>175</v>
+      </c>
+      <c r="R55" t="s">
+        <v>175</v>
+      </c>
+      <c r="S55" t="s">
+        <v>175</v>
+      </c>
+      <c r="T55" t="s">
+        <v>175</v>
+      </c>
+      <c r="U55" t="s">
+        <v>175</v>
+      </c>
+      <c r="V55" t="s">
+        <v>175</v>
+      </c>
+      <c r="W55" t="s">
+        <v>175</v>
+      </c>
+      <c r="X55" t="s">
+        <v>175</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>175</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AB55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AC55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AF55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AG55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AH55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AJ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AK55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AL55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AM55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AN55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AO55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AP55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AQ55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AS55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AT55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AV55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AX55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AY55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BF55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BT55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BU55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BV55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BW55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BX55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BY55" t="s">
+        <v>132</v>
+      </c>
+      <c r="BZ55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CA55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CB55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CC55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CD55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CE55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CF55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CG55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CH55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CI55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CJ55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CK55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CL55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CM55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CN55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CO55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CP55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CQ55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CR55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CS55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CT55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CU55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CV55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CW55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CX55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CY55" t="s">
+        <v>132</v>
+      </c>
+      <c r="CZ55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DA55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DB55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DC55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DD55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DE55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DF55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DG55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DH55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DI55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DJ55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DK55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DL55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DM55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DN55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DO55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DP55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DQ55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DR55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DS55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DT55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DU55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DV55" t="s">
+        <v>132</v>
+      </c>
+      <c r="DW55" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="56" spans="1:127">
-      <c r="A56" s="3" t="s">
-[...127 lines deleted...]
-      <c r="DW56" s="3"/>
+      <c r="A56" t="s">
+        <v>131</v>
+      </c>
+      <c r="B56" t="s">
+        <v>176</v>
+      </c>
+      <c r="C56" t="s">
+        <v>176</v>
+      </c>
+      <c r="D56" t="s">
+        <v>176</v>
+      </c>
+      <c r="E56" t="s">
+        <v>176</v>
+      </c>
+      <c r="F56" t="s">
+        <v>176</v>
+      </c>
+      <c r="G56" t="s">
+        <v>176</v>
+      </c>
+      <c r="H56" t="s">
+        <v>176</v>
+      </c>
+      <c r="I56" t="s">
+        <v>176</v>
+      </c>
+      <c r="J56" t="s">
+        <v>176</v>
+      </c>
+      <c r="K56" t="s">
+        <v>176</v>
+      </c>
+      <c r="L56" t="s">
+        <v>176</v>
+      </c>
+      <c r="M56" t="s">
+        <v>176</v>
+      </c>
+      <c r="N56" t="s">
+        <v>176</v>
+      </c>
+      <c r="O56" t="s">
+        <v>176</v>
+      </c>
+      <c r="P56" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>176</v>
+      </c>
+      <c r="R56" t="s">
+        <v>176</v>
+      </c>
+      <c r="S56" t="s">
+        <v>176</v>
+      </c>
+      <c r="T56" t="s">
+        <v>176</v>
+      </c>
+      <c r="U56" t="s">
+        <v>176</v>
+      </c>
+      <c r="V56" t="s">
+        <v>176</v>
+      </c>
+      <c r="W56" t="s">
+        <v>176</v>
+      </c>
+      <c r="X56" t="s">
+        <v>176</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>176</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AB56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AC56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AF56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AH56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>176</v>
+      </c>
+      <c r="AK56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AL56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AM56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AN56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AO56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AP56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AQ56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AR56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AS56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AT56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AU56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AV56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AW56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AX56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AY56" t="s">
+        <v>177</v>
+      </c>
+      <c r="AZ56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BA56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BB56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BC56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BD56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BE56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BF56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BG56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BH56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BI56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BJ56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BK56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BL56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BM56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BN56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BO56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BP56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BQ56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BR56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BS56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BT56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BU56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BV56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BW56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BX56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BY56" t="s">
+        <v>177</v>
+      </c>
+      <c r="BZ56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CA56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CB56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CC56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CD56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CE56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CF56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CG56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CH56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CI56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CJ56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CK56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CL56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CM56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CN56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CO56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CP56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CQ56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CR56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CS56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CT56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CU56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CV56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CW56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CX56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CY56" t="s">
+        <v>177</v>
+      </c>
+      <c r="CZ56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DA56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DB56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DC56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DD56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DE56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DF56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DG56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DJ56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DM56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DN56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DO56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DP56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DQ56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DR56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DS56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DT56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DU56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DV56" t="s">
+        <v>177</v>
+      </c>
+      <c r="DW56" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="57" spans="1:127">
       <c r="A57" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="C57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="D57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="E57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="F57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="G57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="H57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="I57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="J57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="K57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="L57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="M57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="N57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="O57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="P57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="Q57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="R57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="S57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="T57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="U57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="V57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="W57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="X57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="Y57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="Z57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AA57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AB57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AC57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AD57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AE57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AF57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AG57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AH57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AI57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AJ57" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AK57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AL57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AM57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AN57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AO57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AP57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AQ57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AR57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AS57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AT57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AU57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AV57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AW57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AX57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AY57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="AZ57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BA57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BB57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BC57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BD57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BE57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BF57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BG57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BH57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BI57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BJ57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BK57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BL57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BM57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BN57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BO57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BP57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BQ57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BR57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BS57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BT57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BU57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BV57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BW57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BX57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BY57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="BZ57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CA57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CB57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CC57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CD57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CE57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CF57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CG57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CH57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CI57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CJ57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CK57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CL57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CM57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CN57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CO57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CP57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CQ57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CR57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CS57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CT57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CU57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CV57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CW57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CX57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CY57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="CZ57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DA57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DB57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DC57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DD57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DE57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DF57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DG57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DH57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DI57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DJ57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DK57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DL57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DM57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DN57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DO57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DP57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DQ57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DR57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DS57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DT57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DU57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DV57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="DW57" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:127">
-      <c r="A58" t="s">
-[...379 lines deleted...]
-      </c>
+      <c r="A58" s="4"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="4"/>
+      <c r="F58" s="4"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="4"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+      <c r="K58" s="4"/>
+      <c r="L58" s="4"/>
+      <c r="M58" s="4"/>
+      <c r="N58" s="4"/>
+      <c r="O58" s="4"/>
+      <c r="P58" s="4"/>
+      <c r="Q58" s="4"/>
+      <c r="R58" s="4"/>
+      <c r="S58" s="4"/>
+      <c r="T58" s="4"/>
+      <c r="U58" s="4"/>
+      <c r="V58" s="4"/>
+      <c r="W58" s="4"/>
+      <c r="X58" s="4"/>
+      <c r="Y58" s="4"/>
+      <c r="Z58" s="4"/>
+      <c r="AA58" s="4"/>
+      <c r="AB58" s="4"/>
+      <c r="AC58" s="4"/>
+      <c r="AD58" s="4"/>
+      <c r="AE58" s="4"/>
+      <c r="AF58" s="4"/>
+      <c r="AG58" s="4"/>
+      <c r="AH58" s="4"/>
+      <c r="AI58" s="4"/>
+      <c r="AJ58" s="4"/>
+      <c r="AK58" s="4"/>
+      <c r="AL58" s="4"/>
+      <c r="AM58" s="4"/>
+      <c r="AN58" s="4"/>
+      <c r="AO58" s="4"/>
+      <c r="AP58" s="4"/>
+      <c r="AQ58" s="4"/>
+      <c r="AR58" s="4"/>
+      <c r="AS58" s="4"/>
+      <c r="AT58" s="4"/>
+      <c r="AU58" s="4"/>
+      <c r="AV58" s="4"/>
+      <c r="AW58" s="4"/>
+      <c r="AX58" s="4"/>
+      <c r="AY58" s="4"/>
+      <c r="AZ58" s="4"/>
+      <c r="BA58" s="4"/>
+      <c r="BB58" s="4"/>
+      <c r="BC58" s="4"/>
+      <c r="BD58" s="4"/>
+      <c r="BE58" s="4"/>
+      <c r="BF58" s="4"/>
+      <c r="BG58" s="4"/>
+      <c r="BH58" s="4"/>
+      <c r="BI58" s="4"/>
+      <c r="BJ58" s="4"/>
+      <c r="BK58" s="4"/>
+      <c r="BL58" s="4"/>
+      <c r="BM58" s="4"/>
+      <c r="BN58" s="4"/>
+      <c r="BO58" s="4"/>
+      <c r="BP58" s="4"/>
+      <c r="BQ58" s="4"/>
+      <c r="BR58" s="4"/>
+      <c r="BS58" s="4"/>
+      <c r="BT58" s="4"/>
+      <c r="BU58" s="4"/>
+      <c r="BV58" s="4"/>
+      <c r="BW58" s="4"/>
+      <c r="BX58" s="4"/>
+      <c r="BY58" s="4"/>
+      <c r="BZ58" s="4"/>
+      <c r="CA58" s="4"/>
+      <c r="CB58" s="4"/>
+      <c r="CC58" s="4"/>
+      <c r="CD58" s="4"/>
+      <c r="CE58" s="4"/>
+      <c r="CF58" s="4"/>
+      <c r="CG58" s="4"/>
+      <c r="CH58" s="4"/>
+      <c r="CI58" s="4"/>
+      <c r="CJ58" s="4"/>
+      <c r="CK58" s="4"/>
+      <c r="CL58" s="4"/>
+      <c r="CM58" s="4"/>
+      <c r="CN58" s="4"/>
+      <c r="CO58" s="4"/>
+      <c r="CP58" s="4"/>
+      <c r="CQ58" s="4"/>
+      <c r="CR58" s="4"/>
+      <c r="CS58" s="4"/>
+      <c r="CT58" s="4"/>
+      <c r="CU58" s="4"/>
+      <c r="CV58" s="4"/>
+      <c r="CW58" s="4"/>
+      <c r="CX58" s="4"/>
+      <c r="CY58" s="4"/>
+      <c r="CZ58" s="4"/>
+      <c r="DA58" s="4"/>
+      <c r="DB58" s="4"/>
+      <c r="DC58" s="4"/>
+      <c r="DD58" s="4"/>
+      <c r="DE58" s="4"/>
+      <c r="DF58" s="4"/>
+      <c r="DG58" s="4"/>
+      <c r="DH58" s="4"/>
+      <c r="DI58" s="4"/>
+      <c r="DJ58" s="4"/>
+      <c r="DK58" s="4"/>
+      <c r="DL58" s="4"/>
+      <c r="DM58" s="4"/>
+      <c r="DN58" s="4"/>
+      <c r="DO58" s="4"/>
+      <c r="DP58" s="4"/>
+      <c r="DQ58" s="4"/>
+      <c r="DR58" s="4"/>
+      <c r="DS58" s="4"/>
+      <c r="DT58" s="4"/>
+      <c r="DU58" s="4"/>
+      <c r="DV58" s="4"/>
+      <c r="DW58" s="4"/>
     </row>
     <row r="59" spans="1:127">
-      <c r="A59" t="s">
-[...379 lines deleted...]
-      </c>
+      <c r="A59" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2"/>
+      <c r="O59" s="2"/>
+      <c r="P59" s="2"/>
+      <c r="Q59" s="2"/>
+      <c r="R59" s="2"/>
+      <c r="S59" s="2"/>
+      <c r="T59" s="2"/>
+      <c r="U59" s="2"/>
+      <c r="V59" s="2"/>
+      <c r="W59" s="2"/>
+      <c r="X59" s="2"/>
+      <c r="Y59" s="2"/>
+      <c r="Z59" s="2"/>
+      <c r="AA59" s="2"/>
+      <c r="AB59" s="2"/>
+      <c r="AC59" s="2"/>
+      <c r="AD59" s="2"/>
+      <c r="AE59" s="2"/>
+      <c r="AF59" s="2"/>
+      <c r="AG59" s="2"/>
+      <c r="AH59" s="2"/>
+      <c r="AI59" s="2"/>
+      <c r="AJ59" s="2"/>
+      <c r="AK59" s="2"/>
+      <c r="AL59" s="2"/>
+      <c r="AM59" s="2"/>
+      <c r="AN59" s="2"/>
+      <c r="AO59" s="2"/>
+      <c r="AP59" s="2"/>
+      <c r="AQ59" s="2"/>
+      <c r="AR59" s="2"/>
+      <c r="AS59" s="2"/>
+      <c r="AT59" s="2"/>
+      <c r="AU59" s="2"/>
+      <c r="AV59" s="2"/>
+      <c r="AW59" s="2"/>
+      <c r="AX59" s="2"/>
+      <c r="AY59" s="2"/>
+      <c r="AZ59" s="2"/>
+      <c r="BA59" s="2"/>
+      <c r="BB59" s="2"/>
+      <c r="BC59" s="2"/>
+      <c r="BD59" s="2"/>
+      <c r="BE59" s="2"/>
+      <c r="BF59" s="2"/>
+      <c r="BG59" s="2"/>
+      <c r="BH59" s="2"/>
+      <c r="BI59" s="2"/>
+      <c r="BJ59" s="2"/>
+      <c r="BK59" s="2"/>
+      <c r="BL59" s="2"/>
+      <c r="BM59" s="2"/>
+      <c r="BN59" s="2"/>
+      <c r="BO59" s="2"/>
+      <c r="BP59" s="2"/>
+      <c r="BQ59" s="2"/>
+      <c r="BR59" s="2"/>
+      <c r="BS59" s="2"/>
+      <c r="BT59" s="2"/>
+      <c r="BU59" s="2"/>
+      <c r="BV59" s="2"/>
+      <c r="BW59" s="2"/>
+      <c r="BX59" s="2"/>
+      <c r="BY59" s="2"/>
+      <c r="BZ59" s="2"/>
+      <c r="CA59" s="2"/>
+      <c r="CB59" s="2"/>
+      <c r="CC59" s="2"/>
+      <c r="CD59" s="2"/>
+      <c r="CE59" s="2"/>
+      <c r="CF59" s="2"/>
+      <c r="CG59" s="2"/>
+      <c r="CH59" s="2"/>
+      <c r="CI59" s="2"/>
+      <c r="CJ59" s="2"/>
+      <c r="CK59" s="2"/>
+      <c r="CL59" s="2"/>
+      <c r="CM59" s="2"/>
+      <c r="CN59" s="2"/>
+      <c r="CO59" s="2"/>
+      <c r="CP59" s="2"/>
+      <c r="CQ59" s="2"/>
+      <c r="CR59" s="2"/>
+      <c r="CS59" s="2"/>
+      <c r="CT59" s="2"/>
+      <c r="CU59" s="2"/>
+      <c r="CV59" s="2"/>
+      <c r="CW59" s="2"/>
+      <c r="CX59" s="2"/>
+      <c r="CY59" s="2"/>
+      <c r="CZ59" s="2"/>
+      <c r="DA59" s="2"/>
+      <c r="DB59" s="2"/>
+      <c r="DC59" s="2"/>
+      <c r="DD59" s="2"/>
+      <c r="DE59" s="2"/>
+      <c r="DF59" s="2"/>
+      <c r="DG59" s="2"/>
+      <c r="DH59" s="2"/>
+      <c r="DI59" s="2"/>
+      <c r="DJ59" s="2"/>
+      <c r="DK59" s="2"/>
+      <c r="DL59" s="2"/>
+      <c r="DM59" s="2"/>
+      <c r="DN59" s="2"/>
+      <c r="DO59" s="2"/>
+      <c r="DP59" s="2"/>
+      <c r="DQ59" s="2"/>
+      <c r="DR59" s="2"/>
+      <c r="DS59" s="2"/>
+      <c r="DT59" s="2"/>
+      <c r="DU59" s="2"/>
+      <c r="DV59" s="2"/>
+      <c r="DW59" s="2"/>
     </row>
     <row r="60" spans="1:127">
-      <c r="A60" s="4"/>
-[...125 lines deleted...]
-      <c r="DW60" s="4"/>
+      <c r="A60" s="3"/>
+      <c r="B60" s="3"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3"/>
+      <c r="I60" s="3"/>
+      <c r="J60" s="3"/>
+      <c r="K60" s="3"/>
+      <c r="L60" s="3"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="3"/>
+      <c r="O60" s="3"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="3"/>
+      <c r="R60" s="3"/>
+      <c r="S60" s="3"/>
+      <c r="T60" s="3"/>
+      <c r="U60" s="3"/>
+      <c r="V60" s="3"/>
+      <c r="W60" s="3"/>
+      <c r="X60" s="3"/>
+      <c r="Y60" s="3"/>
+      <c r="Z60" s="3"/>
+      <c r="AA60" s="3"/>
+      <c r="AB60" s="3"/>
+      <c r="AC60" s="3"/>
+      <c r="AD60" s="3"/>
+      <c r="AE60" s="3"/>
+      <c r="AF60" s="3"/>
+      <c r="AG60" s="3"/>
+      <c r="AH60" s="3"/>
+      <c r="AI60" s="3"/>
+      <c r="AJ60" s="3"/>
+      <c r="AK60" s="3"/>
+      <c r="AL60" s="3"/>
+      <c r="AM60" s="3"/>
+      <c r="AN60" s="3"/>
+      <c r="AO60" s="3"/>
+      <c r="AP60" s="3"/>
+      <c r="AQ60" s="3"/>
+      <c r="AR60" s="3"/>
+      <c r="AS60" s="3"/>
+      <c r="AT60" s="3"/>
+      <c r="AU60" s="3"/>
+      <c r="AV60" s="3"/>
+      <c r="AW60" s="3"/>
+      <c r="AX60" s="3"/>
+      <c r="AY60" s="3"/>
+      <c r="AZ60" s="3"/>
+      <c r="BA60" s="3"/>
+      <c r="BB60" s="3"/>
+      <c r="BC60" s="3"/>
+      <c r="BD60" s="3"/>
+      <c r="BE60" s="3"/>
+      <c r="BF60" s="3"/>
+      <c r="BG60" s="3"/>
+      <c r="BH60" s="3"/>
+      <c r="BI60" s="3"/>
+      <c r="BJ60" s="3"/>
+      <c r="BK60" s="3"/>
+      <c r="BL60" s="3"/>
+      <c r="BM60" s="3"/>
+      <c r="BN60" s="3"/>
+      <c r="BO60" s="3"/>
+      <c r="BP60" s="3"/>
+      <c r="BQ60" s="3"/>
+      <c r="BR60" s="3"/>
+      <c r="BS60" s="3"/>
+      <c r="BT60" s="3"/>
+      <c r="BU60" s="3"/>
+      <c r="BV60" s="3"/>
+      <c r="BW60" s="3"/>
+      <c r="BX60" s="3"/>
+      <c r="BY60" s="3"/>
+      <c r="BZ60" s="3"/>
+      <c r="CA60" s="3"/>
+      <c r="CB60" s="3"/>
+      <c r="CC60" s="3"/>
+      <c r="CD60" s="3"/>
+      <c r="CE60" s="3"/>
+      <c r="CF60" s="3"/>
+      <c r="CG60" s="3"/>
+      <c r="CH60" s="3"/>
+      <c r="CI60" s="3"/>
+      <c r="CJ60" s="3"/>
+      <c r="CK60" s="3"/>
+      <c r="CL60" s="3"/>
+      <c r="CM60" s="3"/>
+      <c r="CN60" s="3"/>
+      <c r="CO60" s="3"/>
+      <c r="CP60" s="3"/>
+      <c r="CQ60" s="3"/>
+      <c r="CR60" s="3"/>
+      <c r="CS60" s="3"/>
+      <c r="CT60" s="3"/>
+      <c r="CU60" s="3"/>
+      <c r="CV60" s="3"/>
+      <c r="CW60" s="3"/>
+      <c r="CX60" s="3"/>
+      <c r="CY60" s="3"/>
+      <c r="CZ60" s="3"/>
+      <c r="DA60" s="3"/>
+      <c r="DB60" s="3"/>
+      <c r="DC60" s="3"/>
+      <c r="DD60" s="3"/>
+      <c r="DE60" s="3"/>
+      <c r="DF60" s="3"/>
+      <c r="DG60" s="3"/>
+      <c r="DH60" s="3"/>
+      <c r="DI60" s="3"/>
+      <c r="DJ60" s="3"/>
+      <c r="DK60" s="3"/>
+      <c r="DL60" s="3"/>
+      <c r="DM60" s="3"/>
+      <c r="DN60" s="3"/>
+      <c r="DO60" s="3"/>
+      <c r="DP60" s="3"/>
+      <c r="DQ60" s="3"/>
+      <c r="DR60" s="3"/>
+      <c r="DS60" s="3"/>
+      <c r="DT60" s="3"/>
+      <c r="DU60" s="3"/>
+      <c r="DV60" s="3"/>
+      <c r="DW60" s="3"/>
     </row>
     <row r="61" spans="1:127">
-      <c r="A61" s="2" t="s">
-[...127 lines deleted...]
-      <c r="DW61" s="2"/>
+      <c r="A61" t="s">
+        <v>128</v>
+      </c>
+      <c r="B61" t="s">
+        <v>181</v>
+      </c>
+      <c r="C61" t="s">
+        <v>181</v>
+      </c>
+      <c r="D61" t="s">
+        <v>181</v>
+      </c>
+      <c r="E61" t="s">
+        <v>181</v>
+      </c>
+      <c r="F61" t="s">
+        <v>181</v>
+      </c>
+      <c r="G61" t="s">
+        <v>181</v>
+      </c>
+      <c r="H61" t="s">
+        <v>181</v>
+      </c>
+      <c r="I61" t="s">
+        <v>181</v>
+      </c>
+      <c r="J61" t="s">
+        <v>181</v>
+      </c>
+      <c r="K61" t="s">
+        <v>181</v>
+      </c>
+      <c r="L61" t="s">
+        <v>181</v>
+      </c>
+      <c r="M61" t="s">
+        <v>181</v>
+      </c>
+      <c r="N61" t="s">
+        <v>181</v>
+      </c>
+      <c r="O61" t="s">
+        <v>181</v>
+      </c>
+      <c r="P61" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>181</v>
+      </c>
+      <c r="R61" t="s">
+        <v>181</v>
+      </c>
+      <c r="S61" t="s">
+        <v>181</v>
+      </c>
+      <c r="T61" t="s">
+        <v>181</v>
+      </c>
+      <c r="U61" t="s">
+        <v>181</v>
+      </c>
+      <c r="V61" t="s">
+        <v>181</v>
+      </c>
+      <c r="W61" t="s">
+        <v>181</v>
+      </c>
+      <c r="X61" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>181</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AK61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AL61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AM61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AN61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AO61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AQ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AR61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AT61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AU61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AV61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AW61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AX61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AY61" t="s">
+        <v>181</v>
+      </c>
+      <c r="AZ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BA61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BB61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BC61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BD61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BE61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BF61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BG61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BH61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BI61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BJ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BK61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BL61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BM61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BN61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BO61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BQ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BR61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BS61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BT61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BU61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BV61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BW61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BX61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BY61" t="s">
+        <v>181</v>
+      </c>
+      <c r="BZ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CA61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CB61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CC61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CD61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CE61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CF61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CG61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CH61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CI61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CJ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CK61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CL61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CM61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CN61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CO61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CP61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CQ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CR61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CS61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CT61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CU61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CV61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CW61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CY61" t="s">
+        <v>181</v>
+      </c>
+      <c r="CZ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DA61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DB61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DC61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DD61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DE61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DF61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DG61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DH61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DI61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DJ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DK61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DM61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DN61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DR61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DS61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DT61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DU61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DV61" t="s">
+        <v>181</v>
+      </c>
+      <c r="DW61" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="62" spans="1:127">
-      <c r="A62" s="3"/>
-[...507 lines deleted...]
-        <v>171</v>
+      <c r="A62" t="s">
+        <v>131</v>
+      </c>
+      <c r="B62" t="s">
+        <v>182</v>
+      </c>
+      <c r="C62" t="s">
+        <v>182</v>
+      </c>
+      <c r="D62" t="s">
+        <v>182</v>
+      </c>
+      <c r="E62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F62" t="s">
+        <v>182</v>
+      </c>
+      <c r="G62" t="s">
+        <v>182</v>
+      </c>
+      <c r="H62" t="s">
+        <v>182</v>
+      </c>
+      <c r="I62" t="s">
+        <v>182</v>
+      </c>
+      <c r="J62" t="s">
+        <v>182</v>
+      </c>
+      <c r="K62" t="s">
+        <v>182</v>
+      </c>
+      <c r="L62" t="s">
+        <v>182</v>
+      </c>
+      <c r="M62" t="s">
+        <v>182</v>
+      </c>
+      <c r="N62" t="s">
+        <v>182</v>
+      </c>
+      <c r="O62" t="s">
+        <v>182</v>
+      </c>
+      <c r="P62" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>182</v>
+      </c>
+      <c r="R62" t="s">
+        <v>182</v>
+      </c>
+      <c r="S62" t="s">
+        <v>182</v>
+      </c>
+      <c r="T62" t="s">
+        <v>182</v>
+      </c>
+      <c r="U62" t="s">
+        <v>182</v>
+      </c>
+      <c r="V62" t="s">
+        <v>182</v>
+      </c>
+      <c r="W62" t="s">
+        <v>182</v>
+      </c>
+      <c r="X62" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>182</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AB62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AC62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AF62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AG62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AH62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AI62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AJ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AK62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AL62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AM62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AN62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AO62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AP62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AQ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AR62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AS62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AT62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AU62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AV62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AW62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AX62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AY62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AZ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BA62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BB62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BC62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BD62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BE62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BF62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BG62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BH62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BI62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BJ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BK62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BL62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BM62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BN62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BO62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BP62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BQ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BR62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BS62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BT62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BU62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BV62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BW62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BX62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BY62" t="s">
+        <v>182</v>
+      </c>
+      <c r="BZ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CA62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CB62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CC62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CD62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CE62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CF62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CG62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CH62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CI62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CJ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CK62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CL62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CM62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CN62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CO62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CP62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CQ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CR62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CS62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CT62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CU62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CV62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CW62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CX62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CY62" t="s">
+        <v>182</v>
+      </c>
+      <c r="CZ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DA62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DB62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DC62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DD62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DE62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DF62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DG62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DH62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DI62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DJ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DK62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DL62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DM62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DN62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DS62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DT62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DU62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DV62" t="s">
+        <v>182</v>
+      </c>
+      <c r="DW62" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="64" spans="1:127">
-      <c r="A64" t="s">
-[...379 lines deleted...]
-      </c>
+      <c r="A64" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1"/>
+      <c r="K64" s="1"/>
+      <c r="L64" s="1"/>
+      <c r="M64" s="1"/>
+      <c r="N64" s="1"/>
+      <c r="O64" s="1"/>
+      <c r="P64" s="1"/>
+      <c r="Q64" s="1"/>
+      <c r="R64" s="1"/>
+      <c r="S64" s="1"/>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1"/>
+      <c r="X64" s="1"/>
+      <c r="Y64" s="1"/>
+      <c r="Z64" s="1"/>
+      <c r="AA64" s="1"/>
+      <c r="AB64" s="1"/>
+      <c r="AC64" s="1"/>
+      <c r="AD64" s="1"/>
+      <c r="AE64" s="1"/>
+      <c r="AF64" s="1"/>
+      <c r="AG64" s="1"/>
+      <c r="AH64" s="1"/>
+      <c r="AI64" s="1"/>
+      <c r="AJ64" s="1"/>
+      <c r="AK64" s="1"/>
+      <c r="AL64" s="1"/>
+      <c r="AM64" s="1"/>
+      <c r="AN64" s="1"/>
+      <c r="AO64" s="1"/>
+      <c r="AP64" s="1"/>
+      <c r="AQ64" s="1"/>
+      <c r="AR64" s="1"/>
+      <c r="AS64" s="1"/>
+      <c r="AT64" s="1"/>
+      <c r="AU64" s="1"/>
+      <c r="AV64" s="1"/>
+      <c r="AW64" s="1"/>
+      <c r="AX64" s="1"/>
+      <c r="AY64" s="1"/>
+      <c r="AZ64" s="1"/>
+      <c r="BA64" s="1"/>
+      <c r="BB64" s="1"/>
+      <c r="BC64" s="1"/>
+      <c r="BD64" s="1"/>
+      <c r="BE64" s="1"/>
+      <c r="BF64" s="1"/>
+      <c r="BG64" s="1"/>
+      <c r="BH64" s="1"/>
+      <c r="BI64" s="1"/>
+      <c r="BJ64" s="1"/>
+      <c r="BK64" s="1"/>
+      <c r="BL64" s="1"/>
+      <c r="BM64" s="1"/>
+      <c r="BN64" s="1"/>
+      <c r="BO64" s="1"/>
+      <c r="BP64" s="1"/>
+      <c r="BQ64" s="1"/>
+      <c r="BR64" s="1"/>
+      <c r="BS64" s="1"/>
+      <c r="BT64" s="1"/>
+      <c r="BU64" s="1"/>
+      <c r="BV64" s="1"/>
+      <c r="BW64" s="1"/>
+      <c r="BX64" s="1"/>
+      <c r="BY64" s="1"/>
+      <c r="BZ64" s="1"/>
+      <c r="CA64" s="1"/>
+      <c r="CB64" s="1"/>
+      <c r="CC64" s="1"/>
+      <c r="CD64" s="1"/>
+      <c r="CE64" s="1"/>
+      <c r="CF64" s="1"/>
+      <c r="CG64" s="1"/>
+      <c r="CH64" s="1"/>
+      <c r="CI64" s="1"/>
+      <c r="CJ64" s="1"/>
+      <c r="CK64" s="1"/>
+      <c r="CL64" s="1"/>
+      <c r="CM64" s="1"/>
+      <c r="CN64" s="1"/>
+      <c r="CO64" s="1"/>
+      <c r="CP64" s="1"/>
+      <c r="CQ64" s="1"/>
+      <c r="CR64" s="1"/>
+      <c r="CS64" s="1"/>
+      <c r="CT64" s="1"/>
+      <c r="CU64" s="1"/>
+      <c r="CV64" s="1"/>
+      <c r="CW64" s="1"/>
+      <c r="CX64" s="1"/>
+      <c r="CY64" s="1"/>
+      <c r="CZ64" s="1"/>
+      <c r="DA64" s="1"/>
+      <c r="DB64" s="1"/>
+      <c r="DC64" s="1"/>
+      <c r="DD64" s="1"/>
+      <c r="DE64" s="1"/>
+      <c r="DF64" s="1"/>
+      <c r="DG64" s="1"/>
+      <c r="DH64" s="1"/>
+      <c r="DI64" s="1"/>
+      <c r="DJ64" s="1"/>
+      <c r="DK64" s="1"/>
+      <c r="DL64" s="1"/>
+      <c r="DM64" s="1"/>
+      <c r="DN64" s="1"/>
+      <c r="DO64" s="1"/>
+      <c r="DP64" s="1"/>
+      <c r="DQ64" s="1"/>
+      <c r="DR64" s="1"/>
+      <c r="DS64" s="1"/>
+      <c r="DT64" s="1"/>
+      <c r="DU64" s="1"/>
+      <c r="DV64" s="1"/>
+      <c r="DW64" s="1"/>
     </row>
-    <row r="66" spans="1:127">
-[...132 lines deleted...]
-        <v>174</v>
+    <row r="65" spans="1:127">
+      <c r="A65" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A67:DW67"/>
+    <mergeCell ref="A65:DW65"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>