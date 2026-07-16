--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -12,186 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="38726-kraj-zemli-kamchatk..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
-[...134 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>16.07.2026</t>
   </si>
   <si>
     <t>17.07.2026</t>
   </si>
   <si>
     <t>18.07.2026</t>
   </si>
   <si>
     <t>19.07.2026</t>
   </si>
   <si>
     <t>20.07.2026</t>
   </si>
   <si>
     <t>21.07.2026</t>
   </si>
   <si>
     <t>22.07.2026</t>
   </si>
   <si>
     <t>23.07.2026</t>
   </si>
   <si>
@@ -401,216 +266,171 @@
   <si>
     <t>30.09.2026</t>
   </si>
   <si>
     <t>01.10.2026</t>
   </si>
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>03.10.2026</t>
   </si>
   <si>
     <t>04.10.2026</t>
   </si>
   <si>
     <t>Гостиничный комплекс "Спутник"</t>
   </si>
   <si>
     <t>двухместный стандарт</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
-    <t>133000 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>200000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
+    <t>254000 RUB</t>
+  </si>
+  <si>
+    <t>Ребёнок 4—14 лет на дополнительном месте</t>
+  </si>
+  <si>
+    <t>160 000 руб.</t>
+  </si>
+  <si>
+    <t>ГК "Спутник" (корпус Спутник-Камчатка)</t>
+  </si>
+  <si>
+    <t>192000 RUB</t>
+  </si>
+  <si>
+    <t>240000 RUB</t>
+  </si>
+  <si>
+    <t>153 600 руб.</t>
+  </si>
+  <si>
+    <t>Русский двор</t>
+  </si>
+  <si>
+    <t>Супериор дабл/твин</t>
+  </si>
+  <si>
+    <t>158000 RUB</t>
+  </si>
+  <si>
+    <t>191000 RUB</t>
+  </si>
+  <si>
+    <t>Ребёнок 4—12 лет на дополнительном месте</t>
+  </si>
+  <si>
+    <t>126 400 руб.</t>
+  </si>
+  <si>
+    <t>Авача</t>
+  </si>
+  <si>
+    <t>одноместный стандарт</t>
+  </si>
+  <si>
+    <t>183000 RUB</t>
+  </si>
+  <si>
+    <t>Арсеньев</t>
+  </si>
+  <si>
+    <t>188000 RUB</t>
+  </si>
+  <si>
+    <t>База отдыха "Кречет"</t>
+  </si>
+  <si>
+    <t>142000 RUB</t>
+  </si>
+  <si>
+    <t>170000 RUB</t>
+  </si>
+  <si>
+    <t>семейный</t>
+  </si>
+  <si>
+    <t>Квартира</t>
+  </si>
+  <si>
+    <t>квартира</t>
+  </si>
+  <si>
+    <t>123000 RUB</t>
+  </si>
+  <si>
+    <t>Взрослый на дополнительном месте</t>
+  </si>
+  <si>
+    <t>132000 RUB</t>
+  </si>
+  <si>
+    <t>База отдыха "Антариус"</t>
+  </si>
+  <si>
+    <t>143000 RUB</t>
+  </si>
+  <si>
+    <t>114 400 руб.</t>
+  </si>
+  <si>
+    <t>Лагуна</t>
+  </si>
+  <si>
     <t>169000 RUB</t>
   </si>
   <si>
-    <t>254000 RUB</t>
-[...130 lines deleted...]
-  <si>
     <t>217000 RUB</t>
   </si>
   <si>
-    <t>135 000 RUB</t>
-[...2 lines deleted...]
-    <t>135 200 RUB</t>
+    <t>135 200 руб.</t>
   </si>
   <si>
     <t>Авача Гавань</t>
   </si>
   <si>
     <t>138000 RUB</t>
   </si>
   <si>
     <t>165000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 01.06.2026 21:30, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 17.07.2026 03:46, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -952,188 +772,143 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW65"/>
+  <dimension ref="A1:CD65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A64" sqref="A64:DW64"/>
+      <selection activeCell="A64" sqref="A64:CD64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.273926" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-[...124 lines deleted...]
-    <col min="127" max="127" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:82">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1334,189 +1109,54 @@
       </c>
       <c r="BW1" s="1" t="s">
         <v>73</v>
       </c>
       <c r="BX1" s="1" t="s">
         <v>74</v>
       </c>
       <c r="BY1" s="1" t="s">
         <v>75</v>
       </c>
       <c r="BZ1" s="1" t="s">
         <v>76</v>
       </c>
       <c r="CA1" s="1" t="s">
         <v>77</v>
       </c>
       <c r="CB1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="CC1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="CD1" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="CE1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:82">
+      <c r="A2" s="2" t="s">
         <v>81</v>
-      </c>
-[...135 lines deleted...]
-        <v>126</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
@@ -1555,99 +1195,54 @@
       <c r="BF2" s="2"/>
       <c r="BG2" s="2"/>
       <c r="BH2" s="2"/>
       <c r="BI2" s="2"/>
       <c r="BJ2" s="2"/>
       <c r="BK2" s="2"/>
       <c r="BL2" s="2"/>
       <c r="BM2" s="2"/>
       <c r="BN2" s="2"/>
       <c r="BO2" s="2"/>
       <c r="BP2" s="2"/>
       <c r="BQ2" s="2"/>
       <c r="BR2" s="2"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
       <c r="BX2" s="2"/>
       <c r="BY2" s="2"/>
       <c r="BZ2" s="2"/>
       <c r="CA2" s="2"/>
       <c r="CB2" s="2"/>
       <c r="CC2" s="2"/>
       <c r="CD2" s="2"/>
-      <c r="CE2" s="2"/>
-[...43 lines deleted...]
-      <c r="DW2" s="2"/>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:82">
       <c r="A3" s="3" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1686,1246 +1281,796 @@
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
-      <c r="CE3" s="3"/>
-[...43 lines deleted...]
-      <c r="DW3" s="3"/>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="C4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="D4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="E4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="F4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="G4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="H4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="I4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="J4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="K4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="L4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="M4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="N4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="O4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="P4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="Q4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="R4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="S4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="T4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="U4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="V4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="W4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="X4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="Y4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="Z4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AA4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AB4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AC4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AD4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AE4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AF4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AG4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AH4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AI4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AJ4" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="AK4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AL4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AM4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AN4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AO4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AP4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AQ4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AR4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AS4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AT4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AU4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AV4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AW4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AX4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AY4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="AZ4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BA4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BB4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BC4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BD4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BE4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BF4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BG4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BH4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BI4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BJ4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BK4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BL4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BM4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BN4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BO4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BP4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BQ4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BR4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BS4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BT4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BU4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BV4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BW4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BX4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BY4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="BZ4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="CA4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="CB4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="CC4" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="CD4" t="s">
-        <v>130</v>
-[...134 lines deleted...]
-        <v>130</v>
+        <v>84</v>
       </c>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="B5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="C5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="D5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="E5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="F5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="G5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="H5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="I5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="J5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="K5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="L5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="M5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="N5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="O5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="P5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="Q5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="R5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="S5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="T5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="U5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="V5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="W5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="X5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="Y5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="Z5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AA5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AB5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AC5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AD5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AE5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AF5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AG5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AH5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AI5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AJ5" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="AK5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AL5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AM5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AN5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AO5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AP5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AQ5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AR5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AS5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AT5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AU5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AV5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AW5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AX5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AY5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="AZ5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BA5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BB5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BC5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BD5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BE5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BF5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BG5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BH5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BI5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BJ5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BK5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BL5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BM5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BN5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BO5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BP5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BQ5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BR5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BS5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BT5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BU5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BV5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BW5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BX5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BY5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="BZ5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="CA5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="CB5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="CC5" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="CD5" t="s">
-        <v>133</v>
-[...134 lines deleted...]
-        <v>133</v>
+        <v>86</v>
       </c>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>87</v>
       </c>
       <c r="B6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="C6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="D6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="E6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="F6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="G6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="H6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="I6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="J6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="K6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="L6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="M6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="N6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="O6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="P6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="Q6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="R6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="S6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="T6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="U6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="V6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="W6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="X6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="Y6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="Z6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AA6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AB6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AC6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AD6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AE6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AF6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AG6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AH6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AI6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AJ6" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="AK6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AL6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AM6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AN6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AO6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AP6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AQ6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AR6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AS6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AT6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AU6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AV6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AW6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AX6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AY6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="AZ6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BA6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BB6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BC6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BD6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BE6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BF6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BG6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BH6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BI6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BJ6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BK6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BL6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BM6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BN6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BO6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BP6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BQ6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BR6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BS6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BT6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BU6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BV6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BW6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BX6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BY6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="BZ6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="CA6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="CB6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="CC6" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="CD6" t="s">
-        <v>136</v>
-[...134 lines deleted...]
-        <v>136</v>
+        <v>88</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:82">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
@@ -2964,99 +2109,54 @@
       <c r="BF7" s="4"/>
       <c r="BG7" s="4"/>
       <c r="BH7" s="4"/>
       <c r="BI7" s="4"/>
       <c r="BJ7" s="4"/>
       <c r="BK7" s="4"/>
       <c r="BL7" s="4"/>
       <c r="BM7" s="4"/>
       <c r="BN7" s="4"/>
       <c r="BO7" s="4"/>
       <c r="BP7" s="4"/>
       <c r="BQ7" s="4"/>
       <c r="BR7" s="4"/>
       <c r="BS7" s="4"/>
       <c r="BT7" s="4"/>
       <c r="BU7" s="4"/>
       <c r="BV7" s="4"/>
       <c r="BW7" s="4"/>
       <c r="BX7" s="4"/>
       <c r="BY7" s="4"/>
       <c r="BZ7" s="4"/>
       <c r="CA7" s="4"/>
       <c r="CB7" s="4"/>
       <c r="CC7" s="4"/>
       <c r="CD7" s="4"/>
-      <c r="CE7" s="4"/>
-[...43 lines deleted...]
-      <c r="DW7" s="4"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:82">
       <c r="A8" s="2" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
@@ -3095,99 +2195,54 @@
       <c r="BF8" s="2"/>
       <c r="BG8" s="2"/>
       <c r="BH8" s="2"/>
       <c r="BI8" s="2"/>
       <c r="BJ8" s="2"/>
       <c r="BK8" s="2"/>
       <c r="BL8" s="2"/>
       <c r="BM8" s="2"/>
       <c r="BN8" s="2"/>
       <c r="BO8" s="2"/>
       <c r="BP8" s="2"/>
       <c r="BQ8" s="2"/>
       <c r="BR8" s="2"/>
       <c r="BS8" s="2"/>
       <c r="BT8" s="2"/>
       <c r="BU8" s="2"/>
       <c r="BV8" s="2"/>
       <c r="BW8" s="2"/>
       <c r="BX8" s="2"/>
       <c r="BY8" s="2"/>
       <c r="BZ8" s="2"/>
       <c r="CA8" s="2"/>
       <c r="CB8" s="2"/>
       <c r="CC8" s="2"/>
       <c r="CD8" s="2"/>
-      <c r="CE8" s="2"/>
-[...43 lines deleted...]
-      <c r="DW8" s="2"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:82">
       <c r="A9" s="3" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
@@ -3226,1246 +2281,796 @@
       <c r="BF9" s="3"/>
       <c r="BG9" s="3"/>
       <c r="BH9" s="3"/>
       <c r="BI9" s="3"/>
       <c r="BJ9" s="3"/>
       <c r="BK9" s="3"/>
       <c r="BL9" s="3"/>
       <c r="BM9" s="3"/>
       <c r="BN9" s="3"/>
       <c r="BO9" s="3"/>
       <c r="BP9" s="3"/>
       <c r="BQ9" s="3"/>
       <c r="BR9" s="3"/>
       <c r="BS9" s="3"/>
       <c r="BT9" s="3"/>
       <c r="BU9" s="3"/>
       <c r="BV9" s="3"/>
       <c r="BW9" s="3"/>
       <c r="BX9" s="3"/>
       <c r="BY9" s="3"/>
       <c r="BZ9" s="3"/>
       <c r="CA9" s="3"/>
       <c r="CB9" s="3"/>
       <c r="CC9" s="3"/>
       <c r="CD9" s="3"/>
-      <c r="CE9" s="3"/>
-[...43 lines deleted...]
-      <c r="DW9" s="3"/>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="C10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="D10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="E10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="F10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="G10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="H10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="I10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="J10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="K10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="L10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="M10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="N10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="O10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="P10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="Q10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="R10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="S10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="T10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="U10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="V10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="W10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="X10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="Y10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="Z10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AA10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AB10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AC10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AD10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AE10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AF10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AG10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AH10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AI10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AJ10" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AK10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AL10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AM10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AN10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AO10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AP10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AQ10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AR10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AS10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AT10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AU10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AV10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AW10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AX10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AY10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="AZ10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BA10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BB10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BC10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BD10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BE10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BF10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BG10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BH10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BI10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BJ10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BK10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BL10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BM10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BN10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BO10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BP10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BQ10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BR10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BS10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BT10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BU10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BV10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BW10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BX10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BY10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="BZ10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="CA10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="CB10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="CC10" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="CD10" t="s">
-        <v>139</v>
-[...134 lines deleted...]
-        <v>139</v>
+        <v>90</v>
       </c>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="B11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="C11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="D11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="E11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="F11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="G11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="H11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="I11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="J11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="K11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="L11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="M11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="N11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="O11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="P11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="Q11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="R11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="S11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="T11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="U11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="V11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="W11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="X11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="Y11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="Z11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AA11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AB11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AC11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AD11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AE11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AF11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AG11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AH11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AI11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AJ11" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="AK11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AL11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AM11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AN11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AO11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AP11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AQ11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AR11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AS11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AT11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AU11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AV11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AW11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AX11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AY11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="AZ11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BA11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BB11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BC11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BD11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BE11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BF11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BG11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BH11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BI11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BJ11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BK11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BL11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BM11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BN11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BO11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BP11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BQ11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BR11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BS11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BT11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BU11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BV11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BW11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BX11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BY11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="BZ11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="CA11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="CB11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="CC11" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="CD11" t="s">
-        <v>141</v>
-[...134 lines deleted...]
-        <v>141</v>
+        <v>91</v>
       </c>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>87</v>
       </c>
       <c r="B12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="C12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="D12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="E12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="F12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="G12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="H12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="I12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="J12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="K12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="L12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="M12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="N12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="O12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="P12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="Q12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="R12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="S12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="T12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="U12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="V12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="W12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="X12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="Y12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="Z12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AA12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AB12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AC12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AD12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AE12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AF12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AG12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AH12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AI12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AJ12" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="AK12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AL12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AM12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AN12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AO12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AP12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AQ12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AR12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AS12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AT12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AU12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AV12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AW12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AX12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AY12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="AZ12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BA12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BB12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BC12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BD12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BE12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BF12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BG12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BH12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BI12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BJ12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BK12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BL12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BM12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BN12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BO12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BP12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BQ12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BR12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BS12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BT12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BU12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BV12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BW12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BX12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BY12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="BZ12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="CA12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="CB12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="CC12" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="CD12" t="s">
-        <v>143</v>
-[...134 lines deleted...]
-        <v>143</v>
+        <v>92</v>
       </c>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:82">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
@@ -4504,99 +3109,54 @@
       <c r="BF13" s="4"/>
       <c r="BG13" s="4"/>
       <c r="BH13" s="4"/>
       <c r="BI13" s="4"/>
       <c r="BJ13" s="4"/>
       <c r="BK13" s="4"/>
       <c r="BL13" s="4"/>
       <c r="BM13" s="4"/>
       <c r="BN13" s="4"/>
       <c r="BO13" s="4"/>
       <c r="BP13" s="4"/>
       <c r="BQ13" s="4"/>
       <c r="BR13" s="4"/>
       <c r="BS13" s="4"/>
       <c r="BT13" s="4"/>
       <c r="BU13" s="4"/>
       <c r="BV13" s="4"/>
       <c r="BW13" s="4"/>
       <c r="BX13" s="4"/>
       <c r="BY13" s="4"/>
       <c r="BZ13" s="4"/>
       <c r="CA13" s="4"/>
       <c r="CB13" s="4"/>
       <c r="CC13" s="4"/>
       <c r="CD13" s="4"/>
-      <c r="CE13" s="4"/>
-[...43 lines deleted...]
-      <c r="DW13" s="4"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:82">
       <c r="A14" s="2" t="s">
-        <v>144</v>
+        <v>93</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
@@ -4635,99 +3195,54 @@
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
       <c r="BI14" s="2"/>
       <c r="BJ14" s="2"/>
       <c r="BK14" s="2"/>
       <c r="BL14" s="2"/>
       <c r="BM14" s="2"/>
       <c r="BN14" s="2"/>
       <c r="BO14" s="2"/>
       <c r="BP14" s="2"/>
       <c r="BQ14" s="2"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
       <c r="BX14" s="2"/>
       <c r="BY14" s="2"/>
       <c r="BZ14" s="2"/>
       <c r="CA14" s="2"/>
       <c r="CB14" s="2"/>
       <c r="CC14" s="2"/>
       <c r="CD14" s="2"/>
-      <c r="CE14" s="2"/>
-[...43 lines deleted...]
-      <c r="DW14" s="2"/>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:82">
       <c r="A15" s="3" t="s">
-        <v>145</v>
+        <v>94</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
@@ -4766,1246 +3281,796 @@
       <c r="BF15" s="3"/>
       <c r="BG15" s="3"/>
       <c r="BH15" s="3"/>
       <c r="BI15" s="3"/>
       <c r="BJ15" s="3"/>
       <c r="BK15" s="3"/>
       <c r="BL15" s="3"/>
       <c r="BM15" s="3"/>
       <c r="BN15" s="3"/>
       <c r="BO15" s="3"/>
       <c r="BP15" s="3"/>
       <c r="BQ15" s="3"/>
       <c r="BR15" s="3"/>
       <c r="BS15" s="3"/>
       <c r="BT15" s="3"/>
       <c r="BU15" s="3"/>
       <c r="BV15" s="3"/>
       <c r="BW15" s="3"/>
       <c r="BX15" s="3"/>
       <c r="BY15" s="3"/>
       <c r="BZ15" s="3"/>
       <c r="CA15" s="3"/>
       <c r="CB15" s="3"/>
       <c r="CC15" s="3"/>
       <c r="CD15" s="3"/>
-      <c r="CE15" s="3"/>
-[...43 lines deleted...]
-      <c r="DW15" s="3"/>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="E16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="F16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="G16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="H16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="I16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="J16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="K16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="L16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="M16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="N16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="O16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="P16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="Q16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="R16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="S16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="T16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="U16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="V16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="W16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="X16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="Y16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="Z16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AA16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AB16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AC16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AD16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AE16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AF16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AG16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AH16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AI16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AJ16" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AK16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AL16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AM16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AN16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AO16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AP16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AQ16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AR16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AS16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AT16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AU16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AV16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AW16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AX16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AY16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AZ16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BA16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BB16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BC16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BD16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BE16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BF16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BG16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BH16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BI16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BJ16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BK16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BL16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BM16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BN16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BO16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BP16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BQ16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BR16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BS16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BT16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BU16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BV16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BW16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BX16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BY16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BZ16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CA16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CB16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CC16" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CD16" t="s">
-        <v>147</v>
-[...134 lines deleted...]
-        <v>147</v>
+        <v>95</v>
       </c>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="B17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="C17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="D17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="E17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="F17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="G17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="H17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="I17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="J17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="K17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="L17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="M17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="N17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="O17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="P17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="Q17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="R17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="S17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="T17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="U17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="V17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="W17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="X17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="Y17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="Z17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AA17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AB17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AC17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AD17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AE17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AF17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AG17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AH17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AI17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AJ17" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="AK17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AL17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AM17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AN17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AO17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AP17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AQ17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AR17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AS17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AT17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AU17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AV17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AW17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AX17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AY17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="AZ17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BA17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BB17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BC17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BD17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BE17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BF17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BG17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BH17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BI17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BJ17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BK17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BL17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BM17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BN17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BO17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BP17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BQ17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BR17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BS17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BT17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BU17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BV17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BW17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BX17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BY17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="BZ17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="CA17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="CB17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="CC17" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="CD17" t="s">
-        <v>148</v>
-[...134 lines deleted...]
-        <v>148</v>
+        <v>96</v>
       </c>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="B18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="D18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="E18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="F18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="G18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="H18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="I18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="J18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="K18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="L18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="M18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="N18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="O18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="P18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="Q18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="R18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="S18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="T18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="U18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="V18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="W18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="X18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="Y18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="Z18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AA18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AB18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AC18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AD18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AE18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AF18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AG18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AH18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AI18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AJ18" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AK18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AL18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AM18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AN18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AO18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AP18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AQ18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AR18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AS18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AT18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AU18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AV18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AW18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AX18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AY18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AZ18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BA18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BB18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BC18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BD18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BE18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BF18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BG18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BH18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BI18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BJ18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BK18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BL18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BM18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BN18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BO18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BP18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BQ18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BR18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BS18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BT18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BU18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BV18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BW18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BX18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BY18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BZ18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CA18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CB18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CC18" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CD18" t="s">
-        <v>151</v>
-[...134 lines deleted...]
-        <v>151</v>
+        <v>98</v>
       </c>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:82">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
       <c r="W19" s="4"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
@@ -6044,99 +4109,54 @@
       <c r="BF19" s="4"/>
       <c r="BG19" s="4"/>
       <c r="BH19" s="4"/>
       <c r="BI19" s="4"/>
       <c r="BJ19" s="4"/>
       <c r="BK19" s="4"/>
       <c r="BL19" s="4"/>
       <c r="BM19" s="4"/>
       <c r="BN19" s="4"/>
       <c r="BO19" s="4"/>
       <c r="BP19" s="4"/>
       <c r="BQ19" s="4"/>
       <c r="BR19" s="4"/>
       <c r="BS19" s="4"/>
       <c r="BT19" s="4"/>
       <c r="BU19" s="4"/>
       <c r="BV19" s="4"/>
       <c r="BW19" s="4"/>
       <c r="BX19" s="4"/>
       <c r="BY19" s="4"/>
       <c r="BZ19" s="4"/>
       <c r="CA19" s="4"/>
       <c r="CB19" s="4"/>
       <c r="CC19" s="4"/>
       <c r="CD19" s="4"/>
-      <c r="CE19" s="4"/>
-[...43 lines deleted...]
-      <c r="DW19" s="4"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:82">
       <c r="A20" s="2" t="s">
-        <v>152</v>
+        <v>99</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
@@ -6175,99 +4195,54 @@
       <c r="BF20" s="2"/>
       <c r="BG20" s="2"/>
       <c r="BH20" s="2"/>
       <c r="BI20" s="2"/>
       <c r="BJ20" s="2"/>
       <c r="BK20" s="2"/>
       <c r="BL20" s="2"/>
       <c r="BM20" s="2"/>
       <c r="BN20" s="2"/>
       <c r="BO20" s="2"/>
       <c r="BP20" s="2"/>
       <c r="BQ20" s="2"/>
       <c r="BR20" s="2"/>
       <c r="BS20" s="2"/>
       <c r="BT20" s="2"/>
       <c r="BU20" s="2"/>
       <c r="BV20" s="2"/>
       <c r="BW20" s="2"/>
       <c r="BX20" s="2"/>
       <c r="BY20" s="2"/>
       <c r="BZ20" s="2"/>
       <c r="CA20" s="2"/>
       <c r="CB20" s="2"/>
       <c r="CC20" s="2"/>
       <c r="CD20" s="2"/>
-      <c r="CE20" s="2"/>
-[...43 lines deleted...]
-      <c r="DW20" s="2"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:82">
       <c r="A21" s="3" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
@@ -6306,865 +4281,550 @@
       <c r="BF21" s="3"/>
       <c r="BG21" s="3"/>
       <c r="BH21" s="3"/>
       <c r="BI21" s="3"/>
       <c r="BJ21" s="3"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
       <c r="BN21" s="3"/>
       <c r="BO21" s="3"/>
       <c r="BP21" s="3"/>
       <c r="BQ21" s="3"/>
       <c r="BR21" s="3"/>
       <c r="BS21" s="3"/>
       <c r="BT21" s="3"/>
       <c r="BU21" s="3"/>
       <c r="BV21" s="3"/>
       <c r="BW21" s="3"/>
       <c r="BX21" s="3"/>
       <c r="BY21" s="3"/>
       <c r="BZ21" s="3"/>
       <c r="CA21" s="3"/>
       <c r="CB21" s="3"/>
       <c r="CC21" s="3"/>
       <c r="CD21" s="3"/>
-      <c r="CE21" s="3"/>
-[...43 lines deleted...]
-      <c r="DW21" s="3"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="C22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="E22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="F22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="G22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="I22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="J22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="K22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="L22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="M22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="N22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="O22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="P22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="Q22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="R22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="S22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="T22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="U22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="V22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="W22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="X22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="Y22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="Z22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AA22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AB22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AC22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AD22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AE22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AF22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AG22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AH22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AI22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AJ22" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AK22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AL22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AM22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AN22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AO22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AP22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AQ22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AR22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AS22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AT22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AU22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AV22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AW22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AX22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AY22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AZ22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BA22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BB22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BC22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BD22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BE22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BF22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BG22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BH22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BI22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BJ22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BK22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BL22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BM22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BN22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BO22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BP22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BQ22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BR22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BS22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BT22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BU22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BV22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BW22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BX22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BY22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BZ22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CA22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CB22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CC22" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CD22" t="s">
-        <v>147</v>
-[...134 lines deleted...]
-        <v>147</v>
+        <v>95</v>
       </c>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="C23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="E23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="F23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="G23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="I23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="J23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="K23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="L23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="M23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="N23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="O23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="P23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="Q23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="R23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="S23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="T23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="U23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="V23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="W23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="X23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="Y23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="Z23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AA23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AB23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AC23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AD23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AE23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AF23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AG23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AH23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AI23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AJ23" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AK23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AL23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AM23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AN23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AO23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AP23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AQ23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AR23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AS23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AT23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AU23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AV23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AW23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AX23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AY23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AZ23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BA23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BB23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BC23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BD23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BE23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BF23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BG23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BH23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BI23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BJ23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BK23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BL23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BM23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BN23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BO23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BP23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BQ23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BR23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BS23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BT23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BU23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BV23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BW23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BX23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BY23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BZ23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CA23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CB23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CC23" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CD23" t="s">
-        <v>151</v>
-[...134 lines deleted...]
-        <v>151</v>
+        <v>98</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:82">
       <c r="A24" s="3" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
@@ -7203,480 +4863,300 @@
       <c r="BF24" s="3"/>
       <c r="BG24" s="3"/>
       <c r="BH24" s="3"/>
       <c r="BI24" s="3"/>
       <c r="BJ24" s="3"/>
       <c r="BK24" s="3"/>
       <c r="BL24" s="3"/>
       <c r="BM24" s="3"/>
       <c r="BN24" s="3"/>
       <c r="BO24" s="3"/>
       <c r="BP24" s="3"/>
       <c r="BQ24" s="3"/>
       <c r="BR24" s="3"/>
       <c r="BS24" s="3"/>
       <c r="BT24" s="3"/>
       <c r="BU24" s="3"/>
       <c r="BV24" s="3"/>
       <c r="BW24" s="3"/>
       <c r="BX24" s="3"/>
       <c r="BY24" s="3"/>
       <c r="BZ24" s="3"/>
       <c r="CA24" s="3"/>
       <c r="CB24" s="3"/>
       <c r="CC24" s="3"/>
       <c r="CD24" s="3"/>
-      <c r="CE24" s="3"/>
-[...43 lines deleted...]
-      <c r="DW24" s="3"/>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="C25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="D25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="E25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="F25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="G25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="H25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="I25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="J25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="K25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="L25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="M25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="N25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="O25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="P25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="Q25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="R25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="S25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="T25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="U25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="V25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="W25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="X25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="Y25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="Z25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AA25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AB25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AC25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AD25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AE25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AF25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AG25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AH25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AI25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AJ25" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="AK25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AL25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AM25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AN25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AO25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AP25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AQ25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AR25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AS25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AT25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AU25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AV25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AW25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AX25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AY25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="AZ25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BA25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BB25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BC25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BD25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BE25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BF25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BG25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BH25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BI25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BJ25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BK25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BL25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BM25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BN25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BO25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BP25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BQ25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BR25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BS25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BT25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BU25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BV25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BW25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BX25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BY25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="BZ25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="CA25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="CB25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="CC25" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="CD25" t="s">
-        <v>154</v>
-[...134 lines deleted...]
-        <v>154</v>
+        <v>101</v>
       </c>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:82">
       <c r="A26" s="4"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="4"/>
       <c r="Y26" s="4"/>
@@ -7715,99 +5195,54 @@
       <c r="BF26" s="4"/>
       <c r="BG26" s="4"/>
       <c r="BH26" s="4"/>
       <c r="BI26" s="4"/>
       <c r="BJ26" s="4"/>
       <c r="BK26" s="4"/>
       <c r="BL26" s="4"/>
       <c r="BM26" s="4"/>
       <c r="BN26" s="4"/>
       <c r="BO26" s="4"/>
       <c r="BP26" s="4"/>
       <c r="BQ26" s="4"/>
       <c r="BR26" s="4"/>
       <c r="BS26" s="4"/>
       <c r="BT26" s="4"/>
       <c r="BU26" s="4"/>
       <c r="BV26" s="4"/>
       <c r="BW26" s="4"/>
       <c r="BX26" s="4"/>
       <c r="BY26" s="4"/>
       <c r="BZ26" s="4"/>
       <c r="CA26" s="4"/>
       <c r="CB26" s="4"/>
       <c r="CC26" s="4"/>
       <c r="CD26" s="4"/>
-      <c r="CE26" s="4"/>
-[...43 lines deleted...]
-      <c r="DW26" s="4"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:82">
       <c r="A27" s="2" t="s">
-        <v>155</v>
+        <v>102</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
@@ -7846,99 +5281,54 @@
       <c r="BF27" s="2"/>
       <c r="BG27" s="2"/>
       <c r="BH27" s="2"/>
       <c r="BI27" s="2"/>
       <c r="BJ27" s="2"/>
       <c r="BK27" s="2"/>
       <c r="BL27" s="2"/>
       <c r="BM27" s="2"/>
       <c r="BN27" s="2"/>
       <c r="BO27" s="2"/>
       <c r="BP27" s="2"/>
       <c r="BQ27" s="2"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
       <c r="BX27" s="2"/>
       <c r="BY27" s="2"/>
       <c r="BZ27" s="2"/>
       <c r="CA27" s="2"/>
       <c r="CB27" s="2"/>
       <c r="CC27" s="2"/>
       <c r="CD27" s="2"/>
-      <c r="CE27" s="2"/>
-[...43 lines deleted...]
-      <c r="DW27" s="2"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:82">
       <c r="A28" s="3" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="3"/>
       <c r="Y28" s="3"/>
@@ -7977,865 +5367,550 @@
       <c r="BF28" s="3"/>
       <c r="BG28" s="3"/>
       <c r="BH28" s="3"/>
       <c r="BI28" s="3"/>
       <c r="BJ28" s="3"/>
       <c r="BK28" s="3"/>
       <c r="BL28" s="3"/>
       <c r="BM28" s="3"/>
       <c r="BN28" s="3"/>
       <c r="BO28" s="3"/>
       <c r="BP28" s="3"/>
       <c r="BQ28" s="3"/>
       <c r="BR28" s="3"/>
       <c r="BS28" s="3"/>
       <c r="BT28" s="3"/>
       <c r="BU28" s="3"/>
       <c r="BV28" s="3"/>
       <c r="BW28" s="3"/>
       <c r="BX28" s="3"/>
       <c r="BY28" s="3"/>
       <c r="BZ28" s="3"/>
       <c r="CA28" s="3"/>
       <c r="CB28" s="3"/>
       <c r="CC28" s="3"/>
       <c r="CD28" s="3"/>
-      <c r="CE28" s="3"/>
-[...43 lines deleted...]
-      <c r="DW28" s="3"/>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="C29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="D29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="E29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="F29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="G29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="H29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="I29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="J29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="K29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="L29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="M29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="N29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="O29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="P29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="Q29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="R29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="S29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="T29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="U29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="V29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="W29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="X29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="Y29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="Z29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AA29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AB29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AC29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AD29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AE29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AF29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AG29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AH29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AI29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AJ29" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="AK29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AL29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AM29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AN29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AO29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AP29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AQ29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AR29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AS29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AT29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AU29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AV29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AW29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AX29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AY29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="AZ29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BA29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BB29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BC29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BD29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BE29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BF29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BG29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BH29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BI29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BJ29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BK29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BL29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BM29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BN29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BO29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BP29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BQ29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BR29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BS29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BT29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BU29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BV29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BW29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BX29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BY29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="BZ29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CA29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CB29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CC29" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="CD29" t="s">
-        <v>147</v>
-[...134 lines deleted...]
-        <v>147</v>
+        <v>95</v>
       </c>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="C30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="D30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="E30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="F30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="G30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="H30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="I30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="J30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="K30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="L30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="M30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="N30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="O30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="P30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="Q30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="R30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="S30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="T30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="U30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="V30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="W30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="X30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="Y30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="Z30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AA30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AB30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AC30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AD30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AE30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AF30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AG30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AH30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AI30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AJ30" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="AK30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AL30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AM30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AN30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AO30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AP30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AQ30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AR30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AS30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AT30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AU30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AV30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AW30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AX30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AY30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AZ30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BA30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BB30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BC30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BD30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BE30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BF30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BG30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BH30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BI30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BJ30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BK30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BL30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BM30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BN30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BO30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BP30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BQ30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BR30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BS30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BT30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BU30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BV30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BW30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BX30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BY30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="BZ30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CA30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CB30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CC30" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="CD30" t="s">
-        <v>151</v>
-[...134 lines deleted...]
-        <v>151</v>
+        <v>98</v>
       </c>
     </row>
-    <row r="31" spans="1:127">
+    <row r="31" spans="1:82">
       <c r="A31" s="3" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="3"/>
       <c r="W31" s="3"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
@@ -8874,480 +5949,300 @@
       <c r="BF31" s="3"/>
       <c r="BG31" s="3"/>
       <c r="BH31" s="3"/>
       <c r="BI31" s="3"/>
       <c r="BJ31" s="3"/>
       <c r="BK31" s="3"/>
       <c r="BL31" s="3"/>
       <c r="BM31" s="3"/>
       <c r="BN31" s="3"/>
       <c r="BO31" s="3"/>
       <c r="BP31" s="3"/>
       <c r="BQ31" s="3"/>
       <c r="BR31" s="3"/>
       <c r="BS31" s="3"/>
       <c r="BT31" s="3"/>
       <c r="BU31" s="3"/>
       <c r="BV31" s="3"/>
       <c r="BW31" s="3"/>
       <c r="BX31" s="3"/>
       <c r="BY31" s="3"/>
       <c r="BZ31" s="3"/>
       <c r="CA31" s="3"/>
       <c r="CB31" s="3"/>
       <c r="CC31" s="3"/>
       <c r="CD31" s="3"/>
-      <c r="CE31" s="3"/>
-[...43 lines deleted...]
-      <c r="DW31" s="3"/>
     </row>
-    <row r="32" spans="1:127">
+    <row r="32" spans="1:82">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="C32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="D32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="E32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="F32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="G32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="H32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="I32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="J32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="K32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="L32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="M32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="N32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="O32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="P32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="Q32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="R32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="S32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="T32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="U32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="V32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="W32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="X32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="Y32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="Z32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AA32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AB32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AC32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AD32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AE32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AF32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AG32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AH32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AI32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AJ32" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="AK32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AL32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AM32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AN32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AO32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AP32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AQ32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AR32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AS32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AT32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AU32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AV32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AW32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AX32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AY32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="AZ32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BA32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BB32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BC32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BD32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BE32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BF32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BG32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BH32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BI32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BJ32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BK32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BL32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BM32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BN32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BO32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BP32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BQ32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BR32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BS32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BT32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BU32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BV32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BW32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BX32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BY32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="BZ32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="CA32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="CB32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="CC32" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="CD32" t="s">
-        <v>156</v>
-[...134 lines deleted...]
-        <v>156</v>
+        <v>103</v>
       </c>
     </row>
-    <row r="33" spans="1:127">
+    <row r="33" spans="1:82">
       <c r="A33" s="4"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
       <c r="W33" s="4"/>
       <c r="X33" s="4"/>
       <c r="Y33" s="4"/>
@@ -9386,99 +6281,54 @@
       <c r="BF33" s="4"/>
       <c r="BG33" s="4"/>
       <c r="BH33" s="4"/>
       <c r="BI33" s="4"/>
       <c r="BJ33" s="4"/>
       <c r="BK33" s="4"/>
       <c r="BL33" s="4"/>
       <c r="BM33" s="4"/>
       <c r="BN33" s="4"/>
       <c r="BO33" s="4"/>
       <c r="BP33" s="4"/>
       <c r="BQ33" s="4"/>
       <c r="BR33" s="4"/>
       <c r="BS33" s="4"/>
       <c r="BT33" s="4"/>
       <c r="BU33" s="4"/>
       <c r="BV33" s="4"/>
       <c r="BW33" s="4"/>
       <c r="BX33" s="4"/>
       <c r="BY33" s="4"/>
       <c r="BZ33" s="4"/>
       <c r="CA33" s="4"/>
       <c r="CB33" s="4"/>
       <c r="CC33" s="4"/>
       <c r="CD33" s="4"/>
-      <c r="CE33" s="4"/>
-[...43 lines deleted...]
-      <c r="DW33" s="4"/>
     </row>
-    <row r="34" spans="1:127">
+    <row r="34" spans="1:82">
       <c r="A34" s="2" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
@@ -9517,99 +6367,54 @@
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
       <c r="BJ34" s="2"/>
       <c r="BK34" s="2"/>
       <c r="BL34" s="2"/>
       <c r="BM34" s="2"/>
       <c r="BN34" s="2"/>
       <c r="BO34" s="2"/>
       <c r="BP34" s="2"/>
       <c r="BQ34" s="2"/>
       <c r="BR34" s="2"/>
       <c r="BS34" s="2"/>
       <c r="BT34" s="2"/>
       <c r="BU34" s="2"/>
       <c r="BV34" s="2"/>
       <c r="BW34" s="2"/>
       <c r="BX34" s="2"/>
       <c r="BY34" s="2"/>
       <c r="BZ34" s="2"/>
       <c r="CA34" s="2"/>
       <c r="CB34" s="2"/>
       <c r="CC34" s="2"/>
       <c r="CD34" s="2"/>
-      <c r="CE34" s="2"/>
-[...43 lines deleted...]
-      <c r="DW34" s="2"/>
     </row>
-    <row r="35" spans="1:127">
+    <row r="35" spans="1:82">
       <c r="A35" s="3" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
       <c r="U35" s="3"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="3"/>
       <c r="Y35" s="3"/>
@@ -9648,865 +6453,550 @@
       <c r="BF35" s="3"/>
       <c r="BG35" s="3"/>
       <c r="BH35" s="3"/>
       <c r="BI35" s="3"/>
       <c r="BJ35" s="3"/>
       <c r="BK35" s="3"/>
       <c r="BL35" s="3"/>
       <c r="BM35" s="3"/>
       <c r="BN35" s="3"/>
       <c r="BO35" s="3"/>
       <c r="BP35" s="3"/>
       <c r="BQ35" s="3"/>
       <c r="BR35" s="3"/>
       <c r="BS35" s="3"/>
       <c r="BT35" s="3"/>
       <c r="BU35" s="3"/>
       <c r="BV35" s="3"/>
       <c r="BW35" s="3"/>
       <c r="BX35" s="3"/>
       <c r="BY35" s="3"/>
       <c r="BZ35" s="3"/>
       <c r="CA35" s="3"/>
       <c r="CB35" s="3"/>
       <c r="CC35" s="3"/>
       <c r="CD35" s="3"/>
-      <c r="CE35" s="3"/>
-[...43 lines deleted...]
-      <c r="DW35" s="3"/>
     </row>
-    <row r="36" spans="1:127">
+    <row r="36" spans="1:82">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="C36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="E36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="F36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="G36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="H36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="I36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="J36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="K36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="L36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="M36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="N36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="O36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="P36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="Q36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="R36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="S36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="T36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="U36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="V36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="W36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="X36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="Y36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="Z36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AA36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AB36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AC36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AD36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AE36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AF36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AG36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AH36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AI36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AJ36" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AK36" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AL36" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AM36" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AN36" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AO36" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AP36" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AQ36" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AR36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AS36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AT36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AU36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AV36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AW36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AX36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AY36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AZ36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BA36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BB36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BC36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BD36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BE36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BF36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BG36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BH36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BI36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BJ36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BK36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BL36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BM36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BN36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BO36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BP36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BQ36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BR36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BS36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BT36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BU36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BV36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BW36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BX36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BY36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BZ36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="CA36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="CB36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="CC36" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="CD36" t="s">
-        <v>159</v>
-[...134 lines deleted...]
-        <v>159</v>
+        <v>105</v>
       </c>
     </row>
-    <row r="37" spans="1:127">
+    <row r="37" spans="1:82">
       <c r="A37" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="B37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="C37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="E37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="F37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="G37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="H37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="I37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="J37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="K37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="L37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="M37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="N37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="O37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="P37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="Q37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="R37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="S37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="T37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="U37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="V37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="W37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="X37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="Y37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="Z37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AA37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AB37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AC37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AD37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AE37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AF37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AG37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AH37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AI37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AJ37" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="AK37" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="AL37" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="AM37" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="AN37" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="AO37" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="AP37" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="AQ37" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="AR37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="AS37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="AT37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="AU37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="AV37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="AW37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="AX37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="AY37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="AZ37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BA37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BB37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BC37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BD37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BE37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BF37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BG37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BH37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BI37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BJ37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BK37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BL37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BM37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BN37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BO37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BP37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BQ37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BR37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BS37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BT37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BU37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BV37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BW37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BX37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BY37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="BZ37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="CA37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="CB37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="CC37" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="CD37" t="s">
-        <v>161</v>
-[...134 lines deleted...]
-        <v>161</v>
+        <v>106</v>
       </c>
     </row>
-    <row r="38" spans="1:127">
+    <row r="38" spans="1:82">
       <c r="A38" s="3" t="s">
-        <v>162</v>
+        <v>107</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
       <c r="R38" s="3"/>
       <c r="S38" s="3"/>
       <c r="T38" s="3"/>
       <c r="U38" s="3"/>
       <c r="V38" s="3"/>
       <c r="W38" s="3"/>
       <c r="X38" s="3"/>
       <c r="Y38" s="3"/>
@@ -10545,480 +7035,300 @@
       <c r="BF38" s="3"/>
       <c r="BG38" s="3"/>
       <c r="BH38" s="3"/>
       <c r="BI38" s="3"/>
       <c r="BJ38" s="3"/>
       <c r="BK38" s="3"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
       <c r="BN38" s="3"/>
       <c r="BO38" s="3"/>
       <c r="BP38" s="3"/>
       <c r="BQ38" s="3"/>
       <c r="BR38" s="3"/>
       <c r="BS38" s="3"/>
       <c r="BT38" s="3"/>
       <c r="BU38" s="3"/>
       <c r="BV38" s="3"/>
       <c r="BW38" s="3"/>
       <c r="BX38" s="3"/>
       <c r="BY38" s="3"/>
       <c r="BZ38" s="3"/>
       <c r="CA38" s="3"/>
       <c r="CB38" s="3"/>
       <c r="CC38" s="3"/>
       <c r="CD38" s="3"/>
-      <c r="CE38" s="3"/>
-[...43 lines deleted...]
-      <c r="DW38" s="3"/>
     </row>
-    <row r="39" spans="1:127">
+    <row r="39" spans="1:82">
       <c r="A39" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="C39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="E39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="F39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="G39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="H39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="I39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="J39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="K39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="L39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="M39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="N39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="O39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="P39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="Q39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="R39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="S39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="T39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="U39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="V39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="W39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="X39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="Y39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="Z39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AA39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AB39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AC39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AD39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AE39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AF39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AG39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AH39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AI39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AJ39" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="AK39" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AL39" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AM39" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AN39" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AO39" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AP39" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AQ39" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AR39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AS39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AT39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AU39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AV39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AW39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AX39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AY39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="AZ39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BA39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BB39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BC39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BD39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BE39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BF39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BG39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BH39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BI39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BJ39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BK39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BL39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BM39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BN39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BO39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BP39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BQ39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BR39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BS39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BT39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BU39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BV39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BW39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BX39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BY39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="BZ39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="CA39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="CB39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="CC39" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="CD39" t="s">
-        <v>159</v>
-[...134 lines deleted...]
-        <v>159</v>
+        <v>105</v>
       </c>
     </row>
-    <row r="40" spans="1:127">
+    <row r="40" spans="1:82">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
       <c r="U40" s="4"/>
       <c r="V40" s="4"/>
       <c r="W40" s="4"/>
       <c r="X40" s="4"/>
       <c r="Y40" s="4"/>
@@ -11057,99 +7367,54 @@
       <c r="BF40" s="4"/>
       <c r="BG40" s="4"/>
       <c r="BH40" s="4"/>
       <c r="BI40" s="4"/>
       <c r="BJ40" s="4"/>
       <c r="BK40" s="4"/>
       <c r="BL40" s="4"/>
       <c r="BM40" s="4"/>
       <c r="BN40" s="4"/>
       <c r="BO40" s="4"/>
       <c r="BP40" s="4"/>
       <c r="BQ40" s="4"/>
       <c r="BR40" s="4"/>
       <c r="BS40" s="4"/>
       <c r="BT40" s="4"/>
       <c r="BU40" s="4"/>
       <c r="BV40" s="4"/>
       <c r="BW40" s="4"/>
       <c r="BX40" s="4"/>
       <c r="BY40" s="4"/>
       <c r="BZ40" s="4"/>
       <c r="CA40" s="4"/>
       <c r="CB40" s="4"/>
       <c r="CC40" s="4"/>
       <c r="CD40" s="4"/>
-      <c r="CE40" s="4"/>
-[...43 lines deleted...]
-      <c r="DW40" s="4"/>
     </row>
-    <row r="41" spans="1:127">
+    <row r="41" spans="1:82">
       <c r="A41" s="2" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
@@ -11188,99 +7453,54 @@
       <c r="BF41" s="2"/>
       <c r="BG41" s="2"/>
       <c r="BH41" s="2"/>
       <c r="BI41" s="2"/>
       <c r="BJ41" s="2"/>
       <c r="BK41" s="2"/>
       <c r="BL41" s="2"/>
       <c r="BM41" s="2"/>
       <c r="BN41" s="2"/>
       <c r="BO41" s="2"/>
       <c r="BP41" s="2"/>
       <c r="BQ41" s="2"/>
       <c r="BR41" s="2"/>
       <c r="BS41" s="2"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
       <c r="BX41" s="2"/>
       <c r="BY41" s="2"/>
       <c r="BZ41" s="2"/>
       <c r="CA41" s="2"/>
       <c r="CB41" s="2"/>
       <c r="CC41" s="2"/>
       <c r="CD41" s="2"/>
-      <c r="CE41" s="2"/>
-[...43 lines deleted...]
-      <c r="DW41" s="2"/>
     </row>
-    <row r="42" spans="1:127">
+    <row r="42" spans="1:82">
       <c r="A42" s="3" t="s">
-        <v>164</v>
+        <v>109</v>
       </c>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="3"/>
@@ -11319,1246 +7539,796 @@
       <c r="BF42" s="3"/>
       <c r="BG42" s="3"/>
       <c r="BH42" s="3"/>
       <c r="BI42" s="3"/>
       <c r="BJ42" s="3"/>
       <c r="BK42" s="3"/>
       <c r="BL42" s="3"/>
       <c r="BM42" s="3"/>
       <c r="BN42" s="3"/>
       <c r="BO42" s="3"/>
       <c r="BP42" s="3"/>
       <c r="BQ42" s="3"/>
       <c r="BR42" s="3"/>
       <c r="BS42" s="3"/>
       <c r="BT42" s="3"/>
       <c r="BU42" s="3"/>
       <c r="BV42" s="3"/>
       <c r="BW42" s="3"/>
       <c r="BX42" s="3"/>
       <c r="BY42" s="3"/>
       <c r="BZ42" s="3"/>
       <c r="CA42" s="3"/>
       <c r="CB42" s="3"/>
       <c r="CC42" s="3"/>
       <c r="CD42" s="3"/>
-      <c r="CE42" s="3"/>
-[...43 lines deleted...]
-      <c r="DW42" s="3"/>
     </row>
-    <row r="43" spans="1:127">
+    <row r="43" spans="1:82">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="C43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="D43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="E43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="F43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="G43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="H43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="I43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="J43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="K43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="L43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="M43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="N43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="O43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="P43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="Q43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="R43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="S43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="T43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="U43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="V43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="W43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="X43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="Y43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="Z43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AA43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AB43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AC43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AD43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AE43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AF43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AG43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AH43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AI43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AJ43" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AK43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AL43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AM43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AN43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AO43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AP43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AQ43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AR43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AS43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AT43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AU43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AV43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AW43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AX43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AY43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AZ43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BA43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BB43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BC43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BD43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BE43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BF43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BG43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BH43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BI43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BJ43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BK43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BL43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BM43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BN43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BO43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BP43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BQ43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BR43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BS43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BT43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BU43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BV43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BW43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BX43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BY43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BZ43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="CA43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="CB43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="CC43" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="CD43" t="s">
-        <v>166</v>
-[...134 lines deleted...]
-        <v>166</v>
+        <v>110</v>
       </c>
     </row>
-    <row r="44" spans="1:127">
+    <row r="44" spans="1:82">
       <c r="A44" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="B44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="C44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="E44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="F44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="G44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="H44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="I44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="J44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="K44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="L44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="M44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="N44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="O44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="P44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="Q44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="R44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="S44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="T44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="U44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="V44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="W44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="X44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="Y44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="Z44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AA44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AB44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AC44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AD44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AE44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AF44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AG44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AH44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AI44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AJ44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="AK44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AL44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AM44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AN44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AO44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AP44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AQ44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AR44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AS44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AT44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AU44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AV44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AW44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AX44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AY44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="AZ44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BA44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BB44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BC44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BD44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BE44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BF44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BG44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BH44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BI44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BJ44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BK44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BL44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BM44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BN44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BO44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BP44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BQ44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BR44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BS44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BT44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BU44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BV44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BW44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BX44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BY44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="BZ44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="CA44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="CB44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="CC44" t="s">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="CD44" t="s">
-        <v>166</v>
-[...134 lines deleted...]
-        <v>166</v>
+        <v>110</v>
       </c>
     </row>
-    <row r="45" spans="1:127">
+    <row r="45" spans="1:82">
       <c r="A45" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="B45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="C45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="E45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="F45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="G45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="H45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="I45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="J45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="K45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="L45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="M45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="N45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="O45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="P45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="Q45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="R45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="S45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="T45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="U45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="V45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="W45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="X45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="Y45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="Z45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AA45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AB45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AC45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AD45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AE45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AF45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AG45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AH45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AI45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AJ45" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="AK45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AL45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AM45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AN45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AO45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AP45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AQ45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AR45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AS45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AT45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AU45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AV45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AW45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AX45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AY45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AZ45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BA45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BB45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BC45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BD45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BE45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BF45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BG45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BH45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BI45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BJ45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BK45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BL45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BM45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BN45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BO45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BP45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BQ45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BR45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BS45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BT45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BU45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BV45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BW45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BX45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BY45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="BZ45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="CA45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="CB45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="CC45" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="CD45" t="s">
-        <v>169</v>
-[...134 lines deleted...]
-        <v>169</v>
+        <v>112</v>
       </c>
     </row>
-    <row r="46" spans="1:127">
+    <row r="46" spans="1:82">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
       <c r="S46" s="4"/>
       <c r="T46" s="4"/>
       <c r="U46" s="4"/>
       <c r="V46" s="4"/>
       <c r="W46" s="4"/>
       <c r="X46" s="4"/>
       <c r="Y46" s="4"/>
@@ -12597,99 +8367,54 @@
       <c r="BF46" s="4"/>
       <c r="BG46" s="4"/>
       <c r="BH46" s="4"/>
       <c r="BI46" s="4"/>
       <c r="BJ46" s="4"/>
       <c r="BK46" s="4"/>
       <c r="BL46" s="4"/>
       <c r="BM46" s="4"/>
       <c r="BN46" s="4"/>
       <c r="BO46" s="4"/>
       <c r="BP46" s="4"/>
       <c r="BQ46" s="4"/>
       <c r="BR46" s="4"/>
       <c r="BS46" s="4"/>
       <c r="BT46" s="4"/>
       <c r="BU46" s="4"/>
       <c r="BV46" s="4"/>
       <c r="BW46" s="4"/>
       <c r="BX46" s="4"/>
       <c r="BY46" s="4"/>
       <c r="BZ46" s="4"/>
       <c r="CA46" s="4"/>
       <c r="CB46" s="4"/>
       <c r="CC46" s="4"/>
       <c r="CD46" s="4"/>
-      <c r="CE46" s="4"/>
-[...43 lines deleted...]
-      <c r="DW46" s="4"/>
     </row>
-    <row r="47" spans="1:127">
+    <row r="47" spans="1:82">
       <c r="A47" s="2" t="s">
-        <v>170</v>
+        <v>113</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
       <c r="O47" s="2"/>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
       <c r="R47" s="2"/>
       <c r="S47" s="2"/>
       <c r="T47" s="2"/>
       <c r="U47" s="2"/>
       <c r="V47" s="2"/>
       <c r="W47" s="2"/>
       <c r="X47" s="2"/>
       <c r="Y47" s="2"/>
@@ -12728,99 +8453,54 @@
       <c r="BF47" s="2"/>
       <c r="BG47" s="2"/>
       <c r="BH47" s="2"/>
       <c r="BI47" s="2"/>
       <c r="BJ47" s="2"/>
       <c r="BK47" s="2"/>
       <c r="BL47" s="2"/>
       <c r="BM47" s="2"/>
       <c r="BN47" s="2"/>
       <c r="BO47" s="2"/>
       <c r="BP47" s="2"/>
       <c r="BQ47" s="2"/>
       <c r="BR47" s="2"/>
       <c r="BS47" s="2"/>
       <c r="BT47" s="2"/>
       <c r="BU47" s="2"/>
       <c r="BV47" s="2"/>
       <c r="BW47" s="2"/>
       <c r="BX47" s="2"/>
       <c r="BY47" s="2"/>
       <c r="BZ47" s="2"/>
       <c r="CA47" s="2"/>
       <c r="CB47" s="2"/>
       <c r="CC47" s="2"/>
       <c r="CD47" s="2"/>
-      <c r="CE47" s="2"/>
-[...43 lines deleted...]
-      <c r="DW47" s="2"/>
     </row>
-    <row r="48" spans="1:127">
+    <row r="48" spans="1:82">
       <c r="A48" s="3" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
       <c r="P48" s="3"/>
       <c r="Q48" s="3"/>
       <c r="R48" s="3"/>
       <c r="S48" s="3"/>
       <c r="T48" s="3"/>
       <c r="U48" s="3"/>
       <c r="V48" s="3"/>
       <c r="W48" s="3"/>
       <c r="X48" s="3"/>
       <c r="Y48" s="3"/>
@@ -12859,1246 +8539,796 @@
       <c r="BF48" s="3"/>
       <c r="BG48" s="3"/>
       <c r="BH48" s="3"/>
       <c r="BI48" s="3"/>
       <c r="BJ48" s="3"/>
       <c r="BK48" s="3"/>
       <c r="BL48" s="3"/>
       <c r="BM48" s="3"/>
       <c r="BN48" s="3"/>
       <c r="BO48" s="3"/>
       <c r="BP48" s="3"/>
       <c r="BQ48" s="3"/>
       <c r="BR48" s="3"/>
       <c r="BS48" s="3"/>
       <c r="BT48" s="3"/>
       <c r="BU48" s="3"/>
       <c r="BV48" s="3"/>
       <c r="BW48" s="3"/>
       <c r="BX48" s="3"/>
       <c r="BY48" s="3"/>
       <c r="BZ48" s="3"/>
       <c r="CA48" s="3"/>
       <c r="CB48" s="3"/>
       <c r="CC48" s="3"/>
       <c r="CD48" s="3"/>
-      <c r="CE48" s="3"/>
-[...43 lines deleted...]
-      <c r="DW48" s="3"/>
     </row>
-    <row r="49" spans="1:127">
+    <row r="49" spans="1:82">
       <c r="A49" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="C49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="D49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="E49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="F49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="G49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="H49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="I49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="J49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="K49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="L49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="M49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="N49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="O49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="P49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="Q49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="R49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="S49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="T49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="U49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="V49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="W49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="X49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="Y49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="Z49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AA49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AB49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AC49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AD49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AE49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AF49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AG49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AH49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AI49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AJ49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AK49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AL49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AM49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AN49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AO49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AP49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AQ49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AR49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AS49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AT49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AU49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AV49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AW49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AX49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AY49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AZ49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BA49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BB49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BC49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BD49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BE49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BF49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BG49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BH49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BI49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BJ49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BK49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BL49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BM49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BN49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BO49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BP49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BQ49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BR49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BS49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BT49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BU49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BV49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BW49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BX49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BY49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="BZ49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="CA49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="CB49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="CC49" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="CD49" t="s">
-        <v>171</v>
-[...134 lines deleted...]
-        <v>171</v>
+        <v>114</v>
       </c>
     </row>
-    <row r="50" spans="1:127">
+    <row r="50" spans="1:82">
       <c r="A50" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="C50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="D50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="E50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="F50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="G50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="H50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="I50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="J50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="K50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="L50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="M50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="N50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="O50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="P50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="Q50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="R50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="S50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="T50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="U50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="V50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="W50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="X50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="Y50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="Z50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AA50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AB50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AC50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AD50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AE50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AF50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AG50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AH50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AI50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AJ50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AK50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AL50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AM50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AN50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AO50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AP50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AQ50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AR50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AS50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AT50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AU50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AV50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AW50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AX50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AY50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="AZ50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BA50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BB50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BC50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BD50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BE50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BF50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BG50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BH50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BI50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BJ50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BK50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BL50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BM50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BN50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BO50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BP50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BQ50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BR50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BS50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BT50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BU50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BV50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BW50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BX50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BY50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="BZ50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="CA50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="CB50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="CC50" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="CD50" t="s">
-        <v>172</v>
-[...134 lines deleted...]
-        <v>172</v>
+        <v>106</v>
       </c>
     </row>
-    <row r="51" spans="1:127">
+    <row r="51" spans="1:82">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
       <c r="B51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="C51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="D51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="E51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="F51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="G51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="H51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="I51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="J51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="K51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="L51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="M51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="N51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="O51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="P51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="Q51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="R51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="S51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="T51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="U51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="V51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="W51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="X51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="Y51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="Z51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AA51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AB51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AC51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AD51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AE51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AF51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AG51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AH51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AI51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AJ51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AK51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AL51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AM51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AN51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AO51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AP51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AQ51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AR51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AS51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AT51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AU51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AV51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AW51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AX51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AY51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="AZ51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BA51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BB51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BC51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BD51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BE51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BF51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BG51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BH51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BI51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BJ51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BK51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BL51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BM51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BN51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BO51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BP51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BQ51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BR51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BS51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BT51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BU51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BV51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BW51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BX51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BY51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="BZ51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="CA51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="CB51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="CC51" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="CD51" t="s">
-        <v>173</v>
-[...134 lines deleted...]
-        <v>173</v>
+        <v>115</v>
       </c>
     </row>
-    <row r="52" spans="1:127">
+    <row r="52" spans="1:82">
       <c r="A52" s="4"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
       <c r="S52" s="4"/>
       <c r="T52" s="4"/>
       <c r="U52" s="4"/>
       <c r="V52" s="4"/>
       <c r="W52" s="4"/>
       <c r="X52" s="4"/>
       <c r="Y52" s="4"/>
@@ -14137,99 +9367,54 @@
       <c r="BF52" s="4"/>
       <c r="BG52" s="4"/>
       <c r="BH52" s="4"/>
       <c r="BI52" s="4"/>
       <c r="BJ52" s="4"/>
       <c r="BK52" s="4"/>
       <c r="BL52" s="4"/>
       <c r="BM52" s="4"/>
       <c r="BN52" s="4"/>
       <c r="BO52" s="4"/>
       <c r="BP52" s="4"/>
       <c r="BQ52" s="4"/>
       <c r="BR52" s="4"/>
       <c r="BS52" s="4"/>
       <c r="BT52" s="4"/>
       <c r="BU52" s="4"/>
       <c r="BV52" s="4"/>
       <c r="BW52" s="4"/>
       <c r="BX52" s="4"/>
       <c r="BY52" s="4"/>
       <c r="BZ52" s="4"/>
       <c r="CA52" s="4"/>
       <c r="CB52" s="4"/>
       <c r="CC52" s="4"/>
       <c r="CD52" s="4"/>
-      <c r="CE52" s="4"/>
-[...43 lines deleted...]
-      <c r="DW52" s="4"/>
     </row>
-    <row r="53" spans="1:127">
+    <row r="53" spans="1:82">
       <c r="A53" s="2" t="s">
-        <v>174</v>
+        <v>116</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
@@ -14268,99 +9453,54 @@
       <c r="BF53" s="2"/>
       <c r="BG53" s="2"/>
       <c r="BH53" s="2"/>
       <c r="BI53" s="2"/>
       <c r="BJ53" s="2"/>
       <c r="BK53" s="2"/>
       <c r="BL53" s="2"/>
       <c r="BM53" s="2"/>
       <c r="BN53" s="2"/>
       <c r="BO53" s="2"/>
       <c r="BP53" s="2"/>
       <c r="BQ53" s="2"/>
       <c r="BR53" s="2"/>
       <c r="BS53" s="2"/>
       <c r="BT53" s="2"/>
       <c r="BU53" s="2"/>
       <c r="BV53" s="2"/>
       <c r="BW53" s="2"/>
       <c r="BX53" s="2"/>
       <c r="BY53" s="2"/>
       <c r="BZ53" s="2"/>
       <c r="CA53" s="2"/>
       <c r="CB53" s="2"/>
       <c r="CC53" s="2"/>
       <c r="CD53" s="2"/>
-      <c r="CE53" s="2"/>
-[...43 lines deleted...]
-      <c r="DW53" s="2"/>
     </row>
-    <row r="54" spans="1:127">
+    <row r="54" spans="1:82">
       <c r="A54" s="3" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3"/>
       <c r="K54" s="3"/>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="P54" s="3"/>
       <c r="Q54" s="3"/>
       <c r="R54" s="3"/>
       <c r="S54" s="3"/>
       <c r="T54" s="3"/>
       <c r="U54" s="3"/>
       <c r="V54" s="3"/>
       <c r="W54" s="3"/>
       <c r="X54" s="3"/>
       <c r="Y54" s="3"/>
@@ -14399,1246 +9539,796 @@
       <c r="BF54" s="3"/>
       <c r="BG54" s="3"/>
       <c r="BH54" s="3"/>
       <c r="BI54" s="3"/>
       <c r="BJ54" s="3"/>
       <c r="BK54" s="3"/>
       <c r="BL54" s="3"/>
       <c r="BM54" s="3"/>
       <c r="BN54" s="3"/>
       <c r="BO54" s="3"/>
       <c r="BP54" s="3"/>
       <c r="BQ54" s="3"/>
       <c r="BR54" s="3"/>
       <c r="BS54" s="3"/>
       <c r="BT54" s="3"/>
       <c r="BU54" s="3"/>
       <c r="BV54" s="3"/>
       <c r="BW54" s="3"/>
       <c r="BX54" s="3"/>
       <c r="BY54" s="3"/>
       <c r="BZ54" s="3"/>
       <c r="CA54" s="3"/>
       <c r="CB54" s="3"/>
       <c r="CC54" s="3"/>
       <c r="CD54" s="3"/>
-      <c r="CE54" s="3"/>
-[...43 lines deleted...]
-      <c r="DW54" s="3"/>
     </row>
-    <row r="55" spans="1:127">
+    <row r="55" spans="1:82">
       <c r="A55" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="C55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="D55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="E55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="F55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="G55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="H55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="I55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="J55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="K55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="L55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="M55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="N55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="O55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="P55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="Q55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="R55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="S55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="T55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="U55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="V55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="W55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="X55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="Y55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="Z55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AA55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AB55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AC55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AD55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AE55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AF55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AG55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AH55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AI55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AJ55" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="AK55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AL55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AM55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AN55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AO55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AP55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AQ55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AR55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AS55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AT55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AU55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AV55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AW55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AX55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AY55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="AZ55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BA55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BB55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BC55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BD55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BE55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BF55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BG55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BH55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BI55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BJ55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BK55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BL55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BM55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BN55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BO55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BP55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BQ55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BR55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BS55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BT55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BU55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BV55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BW55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BX55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BY55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="BZ55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="CA55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="CB55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="CC55" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="CD55" t="s">
-        <v>132</v>
-[...134 lines deleted...]
-        <v>132</v>
+        <v>117</v>
       </c>
     </row>
-    <row r="56" spans="1:127">
+    <row r="56" spans="1:82">
       <c r="A56" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="B56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="C56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="D56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="E56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="F56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="G56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="H56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="I56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="J56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="K56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="L56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="M56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="N56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="O56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="P56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="Q56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="R56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="S56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="T56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="U56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="V56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="W56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="X56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="Y56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="Z56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AA56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AB56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AC56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AD56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AE56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AF56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AG56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AH56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AI56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AJ56" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="AK56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AL56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AM56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AN56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AO56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AP56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AQ56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AR56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AS56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AT56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AU56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AV56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AW56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AX56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AY56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="AZ56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BA56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BB56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BC56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BD56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BE56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BF56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BG56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BH56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BI56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BJ56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BK56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BL56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BM56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BN56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BO56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BP56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BQ56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BR56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BS56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BT56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BU56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BV56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BW56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BX56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BY56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="BZ56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="CA56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="CB56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="CC56" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="CD56" t="s">
-        <v>177</v>
-[...134 lines deleted...]
-        <v>177</v>
+        <v>118</v>
       </c>
     </row>
-    <row r="57" spans="1:127">
+    <row r="57" spans="1:82">
       <c r="A57" t="s">
-        <v>134</v>
+        <v>87</v>
       </c>
       <c r="B57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="C57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="D57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="E57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="F57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="G57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="H57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="I57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="J57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="K57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="L57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="M57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="N57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="O57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="P57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="Q57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="R57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="S57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="T57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="U57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="V57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="W57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="X57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="Y57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="Z57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AA57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AB57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AC57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AD57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AE57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AF57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AG57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AH57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AI57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AJ57" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="AK57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AL57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AM57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AN57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AO57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AP57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AQ57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AR57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AS57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AT57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AU57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AV57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AW57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AX57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AY57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="AZ57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BA57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BB57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BC57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BD57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BE57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BF57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BG57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BH57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BI57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BJ57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BK57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BL57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BM57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BN57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BO57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BP57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BQ57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BR57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BS57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BT57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BU57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BV57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BW57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BX57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BY57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="BZ57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="CA57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="CB57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="CC57" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="CD57" t="s">
-        <v>179</v>
-[...134 lines deleted...]
-        <v>179</v>
+        <v>119</v>
       </c>
     </row>
-    <row r="58" spans="1:127">
+    <row r="58" spans="1:82">
       <c r="A58" s="4"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="4"/>
       <c r="J58" s="4"/>
       <c r="K58" s="4"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
       <c r="R58" s="4"/>
       <c r="S58" s="4"/>
       <c r="T58" s="4"/>
       <c r="U58" s="4"/>
       <c r="V58" s="4"/>
       <c r="W58" s="4"/>
       <c r="X58" s="4"/>
       <c r="Y58" s="4"/>
@@ -15677,99 +10367,54 @@
       <c r="BF58" s="4"/>
       <c r="BG58" s="4"/>
       <c r="BH58" s="4"/>
       <c r="BI58" s="4"/>
       <c r="BJ58" s="4"/>
       <c r="BK58" s="4"/>
       <c r="BL58" s="4"/>
       <c r="BM58" s="4"/>
       <c r="BN58" s="4"/>
       <c r="BO58" s="4"/>
       <c r="BP58" s="4"/>
       <c r="BQ58" s="4"/>
       <c r="BR58" s="4"/>
       <c r="BS58" s="4"/>
       <c r="BT58" s="4"/>
       <c r="BU58" s="4"/>
       <c r="BV58" s="4"/>
       <c r="BW58" s="4"/>
       <c r="BX58" s="4"/>
       <c r="BY58" s="4"/>
       <c r="BZ58" s="4"/>
       <c r="CA58" s="4"/>
       <c r="CB58" s="4"/>
       <c r="CC58" s="4"/>
       <c r="CD58" s="4"/>
-      <c r="CE58" s="4"/>
-[...43 lines deleted...]
-      <c r="DW58" s="4"/>
     </row>
-    <row r="59" spans="1:127">
+    <row r="59" spans="1:82">
       <c r="A59" s="2" t="s">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
       <c r="O59" s="2"/>
       <c r="P59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="R59" s="2"/>
       <c r="S59" s="2"/>
       <c r="T59" s="2"/>
       <c r="U59" s="2"/>
       <c r="V59" s="2"/>
       <c r="W59" s="2"/>
       <c r="X59" s="2"/>
       <c r="Y59" s="2"/>
@@ -15808,97 +10453,52 @@
       <c r="BF59" s="2"/>
       <c r="BG59" s="2"/>
       <c r="BH59" s="2"/>
       <c r="BI59" s="2"/>
       <c r="BJ59" s="2"/>
       <c r="BK59" s="2"/>
       <c r="BL59" s="2"/>
       <c r="BM59" s="2"/>
       <c r="BN59" s="2"/>
       <c r="BO59" s="2"/>
       <c r="BP59" s="2"/>
       <c r="BQ59" s="2"/>
       <c r="BR59" s="2"/>
       <c r="BS59" s="2"/>
       <c r="BT59" s="2"/>
       <c r="BU59" s="2"/>
       <c r="BV59" s="2"/>
       <c r="BW59" s="2"/>
       <c r="BX59" s="2"/>
       <c r="BY59" s="2"/>
       <c r="BZ59" s="2"/>
       <c r="CA59" s="2"/>
       <c r="CB59" s="2"/>
       <c r="CC59" s="2"/>
       <c r="CD59" s="2"/>
-      <c r="CE59" s="2"/>
-[...43 lines deleted...]
-      <c r="DW59" s="2"/>
     </row>
-    <row r="60" spans="1:127">
+    <row r="60" spans="1:82">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
       <c r="K60" s="3"/>
       <c r="L60" s="3"/>
       <c r="M60" s="3"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
       <c r="W60" s="3"/>
       <c r="X60" s="3"/>
       <c r="Y60" s="3"/>
@@ -15937,865 +10537,550 @@
       <c r="BF60" s="3"/>
       <c r="BG60" s="3"/>
       <c r="BH60" s="3"/>
       <c r="BI60" s="3"/>
       <c r="BJ60" s="3"/>
       <c r="BK60" s="3"/>
       <c r="BL60" s="3"/>
       <c r="BM60" s="3"/>
       <c r="BN60" s="3"/>
       <c r="BO60" s="3"/>
       <c r="BP60" s="3"/>
       <c r="BQ60" s="3"/>
       <c r="BR60" s="3"/>
       <c r="BS60" s="3"/>
       <c r="BT60" s="3"/>
       <c r="BU60" s="3"/>
       <c r="BV60" s="3"/>
       <c r="BW60" s="3"/>
       <c r="BX60" s="3"/>
       <c r="BY60" s="3"/>
       <c r="BZ60" s="3"/>
       <c r="CA60" s="3"/>
       <c r="CB60" s="3"/>
       <c r="CC60" s="3"/>
       <c r="CD60" s="3"/>
-      <c r="CE60" s="3"/>
-[...43 lines deleted...]
-      <c r="DW60" s="3"/>
     </row>
-    <row r="61" spans="1:127">
+    <row r="61" spans="1:82">
       <c r="A61" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="C61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="D61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="E61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="F61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="G61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="H61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="I61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="J61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="K61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="L61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="M61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="N61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="O61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="P61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="Q61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="R61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="S61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="T61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="U61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="V61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="W61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="X61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="Y61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="Z61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AA61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AB61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AC61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AD61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AE61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AF61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AG61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AH61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AI61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AJ61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AK61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AL61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AM61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AN61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AO61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AP61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AQ61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AR61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AS61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AT61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AU61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AV61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AW61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AX61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AY61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="AZ61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BA61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BB61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BC61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BD61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BE61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BF61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BG61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BH61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BI61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BJ61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BK61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BL61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BM61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BN61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BO61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BP61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BQ61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BR61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BS61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BT61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BU61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BV61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BW61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BX61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BY61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="BZ61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="CA61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="CB61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="CC61" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="CD61" t="s">
-        <v>181</v>
-[...134 lines deleted...]
-        <v>181</v>
+        <v>121</v>
       </c>
     </row>
-    <row r="62" spans="1:127">
+    <row r="62" spans="1:82">
       <c r="A62" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="B62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="C62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="D62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="E62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="F62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="G62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="H62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="I62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="J62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="K62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="L62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="M62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="N62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="O62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="P62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="Q62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="R62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="S62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="T62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="U62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="V62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="W62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="X62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="Y62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="Z62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AA62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AB62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AC62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AD62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AE62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AF62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AG62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AH62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AI62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AJ62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AK62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AL62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AM62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AN62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AO62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AP62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AQ62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AR62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AS62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AT62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AU62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AV62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AW62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AX62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AY62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="AZ62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BA62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BB62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BC62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BD62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BE62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BF62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BG62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BH62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BI62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BJ62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BK62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BL62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BM62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BN62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BO62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BP62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BQ62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BR62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BS62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BT62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BU62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BV62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BW62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BX62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BY62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="BZ62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="CA62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="CB62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="CC62" t="s">
-        <v>182</v>
+        <v>122</v>
       </c>
       <c r="CD62" t="s">
-        <v>182</v>
-[...134 lines deleted...]
-        <v>182</v>
+        <v>122</v>
       </c>
     </row>
-    <row r="64" spans="1:127">
+    <row r="64" spans="1:82">
       <c r="A64" s="1" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
@@ -16834,105 +11119,60 @@
       <c r="BF64" s="1"/>
       <c r="BG64" s="1"/>
       <c r="BH64" s="1"/>
       <c r="BI64" s="1"/>
       <c r="BJ64" s="1"/>
       <c r="BK64" s="1"/>
       <c r="BL64" s="1"/>
       <c r="BM64" s="1"/>
       <c r="BN64" s="1"/>
       <c r="BO64" s="1"/>
       <c r="BP64" s="1"/>
       <c r="BQ64" s="1"/>
       <c r="BR64" s="1"/>
       <c r="BS64" s="1"/>
       <c r="BT64" s="1"/>
       <c r="BU64" s="1"/>
       <c r="BV64" s="1"/>
       <c r="BW64" s="1"/>
       <c r="BX64" s="1"/>
       <c r="BY64" s="1"/>
       <c r="BZ64" s="1"/>
       <c r="CA64" s="1"/>
       <c r="CB64" s="1"/>
       <c r="CC64" s="1"/>
       <c r="CD64" s="1"/>
-      <c r="CE64" s="1"/>
-[...43 lines deleted...]
-      <c r="DW64" s="1"/>
     </row>
-    <row r="65" spans="1:127">
+    <row r="65" spans="1:82">
       <c r="A65" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A65:DW65"/>
+    <mergeCell ref="A65:CD65"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>