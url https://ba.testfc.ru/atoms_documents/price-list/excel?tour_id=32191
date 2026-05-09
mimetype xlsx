--- v1 (2026-03-21)
+++ v2 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="32191-v-gostyakh-u-kutkha..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>04.07.2026</t>
   </si>
   <si>
     <t>10.07.2026</t>
   </si>
   <si>
     <t>16.07.2026</t>
   </si>
   <si>
     <t>19.07.2026</t>
   </si>
   <si>
     <t>22.07.2026</t>
   </si>
   <si>
     <t>25.07.2026</t>
   </si>
   <si>
     <t>28.07.2026</t>
   </si>
   <si>
     <t>31.07.2026</t>
   </si>
   <si>
@@ -146,68 +146,80 @@
   <si>
     <t>211 500 RUB</t>
   </si>
   <si>
     <t xml:space="preserve">Одноместное размещение с доплатой </t>
   </si>
   <si>
     <t>SPA-отель СПУТНИК-КАМЧАТКА 4* + Отель Русский двор 3*</t>
   </si>
   <si>
     <t>260000 RUB</t>
   </si>
   <si>
     <t>234 000 RUB</t>
   </si>
   <si>
     <t>SPA-отель СПУТНИК 5* + Отель Русский двор 3*</t>
   </si>
   <si>
     <t>265000 RUB</t>
   </si>
   <si>
     <t>238 500 RUB</t>
   </si>
   <si>
-    <t>Отель ТАЙНЫ КАМЧАТКИ 5* / КАМЧАТКА ШАЛЕ 5*  +  отель Русский Двор 3*</t>
-[...2 lines deleted...]
-    <t>344700 RUB</t>
+    <t>отель Русский двор</t>
+  </si>
+  <si>
+    <t>Супериор 2-местный</t>
+  </si>
+  <si>
+    <t>229000 RUB</t>
+  </si>
+  <si>
+    <t>206 100 RUB</t>
+  </si>
+  <si>
+    <t>Отель Гейзер 3*</t>
+  </si>
+  <si>
+    <t>210600 RUB</t>
+  </si>
+  <si>
+    <t>189 540 RUB</t>
+  </si>
+  <si>
+    <t>Отель ТАЙНЫ КАМЧАТКИ 5* + отель Русский Двор 3*</t>
+  </si>
+  <si>
+    <t>Стандартный 2-местный</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>310 230 RUB</t>
-[...7 lines deleted...]
-  <si>
     <t>340000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>306000 RUB</t>
   </si>
   <si>
     <t>КАМЧАТКА ШАЛЕ 5* +  отель Русский Двор 3*</t>
   </si>
   <si>
     <t>309000 RUB</t>
   </si>
   <si>
     <t>278100 RUB</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Дополнительный групповой трансфер (аэропорт-отель), за 1 чел.</t>
   </si>
   <si>
     <t>1500 RUB</t>
@@ -269,51 +281,51 @@
   <si>
     <t>Индивидуальный трансфер (отель - аэропорт), машина до 6 чел.</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение ТАЙНЫ КАМЧАТКИ 5*  +  отель Русский Двор 3*</t>
   </si>
   <si>
     <t>126000 RUB</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение ТАЙНЫ КАМЧАТКИ 5* + отель Гейзер 3*</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение КАМЧАТКА ШАЛЕ 5* + отель Гейзер 3*</t>
   </si>
   <si>
     <t>105000 RUB</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение КАМЧАТКА ШАЛЕ 5* + отель Русский Двор 3*</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 22.03.2026 00:35, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 09.05.2026 09:54, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -655,54 +667,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U83"/>
+  <dimension ref="A1:U94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A82" sqref="A82:U82"/>
+      <selection activeCell="A93" sqref="A93:U93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.546387" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.996582" bestFit="true" customWidth="true" style="0"/>
@@ -2511,1089 +2523,1562 @@
         <v>44</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2"/>
       <c r="U43" s="2"/>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" s="3" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="B44" s="3"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
       <c r="P44" s="3"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="3"/>
       <c r="S44" s="3"/>
       <c r="T44" s="3"/>
       <c r="U44" s="3"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>22</v>
       </c>
       <c r="B45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G45" t="s">
         <v>46</v>
       </c>
       <c r="H45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>29</v>
       </c>
       <c r="B46" t="s">
         <v>47</v>
       </c>
       <c r="C46" t="s">
         <v>47</v>
       </c>
       <c r="D46" t="s">
         <v>47</v>
       </c>
       <c r="E46" t="s">
         <v>47</v>
       </c>
       <c r="F46" t="s">
         <v>47</v>
       </c>
       <c r="G46" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H46" t="s">
         <v>47</v>
       </c>
       <c r="I46" t="s">
         <v>47</v>
       </c>
       <c r="J46" t="s">
         <v>47</v>
       </c>
       <c r="K46" t="s">
         <v>47</v>
       </c>
       <c r="L46" t="s">
         <v>47</v>
       </c>
       <c r="M46" t="s">
         <v>47</v>
       </c>
       <c r="N46" t="s">
         <v>47</v>
       </c>
       <c r="O46" t="s">
         <v>47</v>
       </c>
       <c r="P46" t="s">
         <v>47</v>
       </c>
       <c r="Q46" t="s">
         <v>47</v>
       </c>
       <c r="R46" t="s">
         <v>47</v>
       </c>
       <c r="S46" t="s">
         <v>47</v>
       </c>
       <c r="T46" t="s">
         <v>47</v>
       </c>
       <c r="U46" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B47" s="3"/>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
       <c r="L47" s="3"/>
       <c r="M47" s="3"/>
       <c r="N47" s="3"/>
       <c r="O47" s="3"/>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
       <c r="R47" s="3"/>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
       <c r="U47" s="3"/>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
         <v>22</v>
       </c>
       <c r="B48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G48" t="s">
         <v>46</v>
       </c>
       <c r="H48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:21">
-      <c r="A49" s="4"/>
-[...19 lines deleted...]
-      <c r="U49" s="4"/>
+      <c r="A49" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B49" s="3"/>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3"/>
+      <c r="K49" s="3"/>
+      <c r="L49" s="3"/>
+      <c r="M49" s="3"/>
+      <c r="N49" s="3"/>
+      <c r="O49" s="3"/>
+      <c r="P49" s="3"/>
+      <c r="Q49" s="3"/>
+      <c r="R49" s="3"/>
+      <c r="S49" s="3"/>
+      <c r="T49" s="3"/>
+      <c r="U49" s="3"/>
     </row>
     <row r="50" spans="1:21">
-      <c r="A50" s="2" t="s">
+      <c r="A50" t="s">
+        <v>22</v>
+      </c>
+      <c r="B50" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" t="s">
+        <v>46</v>
+      </c>
+      <c r="D50" t="s">
+        <v>46</v>
+      </c>
+      <c r="E50" t="s">
+        <v>46</v>
+      </c>
+      <c r="F50" t="s">
+        <v>46</v>
+      </c>
+      <c r="G50" t="s">
+        <v>46</v>
+      </c>
+      <c r="H50" t="s">
+        <v>46</v>
+      </c>
+      <c r="I50" t="s">
+        <v>46</v>
+      </c>
+      <c r="J50" t="s">
+        <v>46</v>
+      </c>
+      <c r="K50" t="s">
+        <v>46</v>
+      </c>
+      <c r="L50" t="s">
+        <v>46</v>
+      </c>
+      <c r="M50" t="s">
+        <v>46</v>
+      </c>
+      <c r="N50" t="s">
+        <v>46</v>
+      </c>
+      <c r="O50" t="s">
+        <v>46</v>
+      </c>
+      <c r="P50" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>46</v>
+      </c>
+      <c r="R50" t="s">
+        <v>46</v>
+      </c>
+      <c r="S50" t="s">
+        <v>46</v>
+      </c>
+      <c r="T50" t="s">
+        <v>46</v>
+      </c>
+      <c r="U50" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="D51" s="4"/>
+      <c r="E51" s="4"/>
+      <c r="F51" s="4"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="4"/>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4"/>
+      <c r="K51" s="4"/>
+      <c r="L51" s="4"/>
+      <c r="M51" s="4"/>
+      <c r="N51" s="4"/>
+      <c r="O51" s="4"/>
+      <c r="P51" s="4"/>
+      <c r="Q51" s="4"/>
+      <c r="R51" s="4"/>
+      <c r="S51" s="4"/>
+      <c r="T51" s="4"/>
+      <c r="U51" s="4"/>
+    </row>
+    <row r="52" spans="1:21">
+      <c r="A52" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="2"/>
-[...46 lines deleted...]
-      <c r="A52" t="s">
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2"/>
+      <c r="O52" s="2"/>
+      <c r="P52" s="2"/>
+      <c r="Q52" s="2"/>
+      <c r="R52" s="2"/>
+      <c r="S52" s="2"/>
+      <c r="T52" s="2"/>
+      <c r="U52" s="2"/>
+    </row>
+    <row r="53" spans="1:21">
+      <c r="A53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3"/>
+      <c r="K53" s="3"/>
+      <c r="L53" s="3"/>
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+      <c r="S53" s="3"/>
+      <c r="T53" s="3"/>
+      <c r="U53" s="3"/>
+    </row>
+    <row r="54" spans="1:21">
+      <c r="A54" t="s">
         <v>22</v>
       </c>
-      <c r="B52" t="s">
-[...148 lines deleted...]
-      <c r="U54" s="3"/>
+      <c r="B54" t="s">
+        <v>49</v>
+      </c>
+      <c r="C54" t="s">
+        <v>49</v>
+      </c>
+      <c r="D54" t="s">
+        <v>49</v>
+      </c>
+      <c r="E54" t="s">
+        <v>49</v>
+      </c>
+      <c r="F54" t="s">
+        <v>49</v>
+      </c>
+      <c r="G54" t="s">
+        <v>49</v>
+      </c>
+      <c r="H54" t="s">
+        <v>49</v>
+      </c>
+      <c r="I54" t="s">
+        <v>49</v>
+      </c>
+      <c r="J54" t="s">
+        <v>49</v>
+      </c>
+      <c r="K54" t="s">
+        <v>49</v>
+      </c>
+      <c r="L54" t="s">
+        <v>49</v>
+      </c>
+      <c r="M54" t="s">
+        <v>49</v>
+      </c>
+      <c r="N54" t="s">
+        <v>49</v>
+      </c>
+      <c r="O54" t="s">
+        <v>49</v>
+      </c>
+      <c r="P54" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>49</v>
+      </c>
+      <c r="R54" t="s">
+        <v>49</v>
+      </c>
+      <c r="S54" t="s">
+        <v>49</v>
+      </c>
+      <c r="T54" t="s">
+        <v>49</v>
+      </c>
+      <c r="U54" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G55" t="s">
         <v>50</v>
       </c>
       <c r="H55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="J55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="K55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Q55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="R55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="S55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="T55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="U55" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:21">
-      <c r="A56" s="4"/>
-[...19 lines deleted...]
-      <c r="U56" s="4"/>
+      <c r="A56" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B56" s="3"/>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
+      <c r="J56" s="3"/>
+      <c r="K56" s="3"/>
+      <c r="L56" s="3"/>
+      <c r="M56" s="3"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="3"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="3"/>
+      <c r="R56" s="3"/>
+      <c r="S56" s="3"/>
+      <c r="T56" s="3"/>
+      <c r="U56" s="3"/>
     </row>
     <row r="57" spans="1:21">
-      <c r="A57" s="2" t="s">
-[...21 lines deleted...]
-      <c r="U57" s="2"/>
+      <c r="A57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" t="s">
+        <v>49</v>
+      </c>
+      <c r="C57" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" t="s">
+        <v>49</v>
+      </c>
+      <c r="E57" t="s">
+        <v>49</v>
+      </c>
+      <c r="F57" t="s">
+        <v>49</v>
+      </c>
+      <c r="G57" t="s">
+        <v>49</v>
+      </c>
+      <c r="H57" t="s">
+        <v>49</v>
+      </c>
+      <c r="I57" t="s">
+        <v>49</v>
+      </c>
+      <c r="J57" t="s">
+        <v>49</v>
+      </c>
+      <c r="K57" t="s">
+        <v>49</v>
+      </c>
+      <c r="L57" t="s">
+        <v>49</v>
+      </c>
+      <c r="M57" t="s">
+        <v>49</v>
+      </c>
+      <c r="N57" t="s">
+        <v>49</v>
+      </c>
+      <c r="O57" t="s">
+        <v>49</v>
+      </c>
+      <c r="P57" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>49</v>
+      </c>
+      <c r="R57" t="s">
+        <v>49</v>
+      </c>
+      <c r="S57" t="s">
+        <v>49</v>
+      </c>
+      <c r="T57" t="s">
+        <v>49</v>
+      </c>
+      <c r="U57" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" s="3" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="B58" s="3"/>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
       <c r="O58" s="3"/>
       <c r="P58" s="3"/>
       <c r="Q58" s="3"/>
       <c r="R58" s="3"/>
       <c r="S58" s="3"/>
       <c r="T58" s="3"/>
       <c r="U58" s="3"/>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" t="s">
         <v>22</v>
       </c>
       <c r="B59" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C59" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D59" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E59" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F59" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G59" t="s">
+        <v>49</v>
+      </c>
+      <c r="H59" t="s">
+        <v>49</v>
+      </c>
+      <c r="I59" t="s">
+        <v>49</v>
+      </c>
+      <c r="J59" t="s">
+        <v>49</v>
+      </c>
+      <c r="K59" t="s">
+        <v>49</v>
+      </c>
+      <c r="L59" t="s">
+        <v>49</v>
+      </c>
+      <c r="M59" t="s">
+        <v>49</v>
+      </c>
+      <c r="N59" t="s">
+        <v>49</v>
+      </c>
+      <c r="O59" t="s">
+        <v>49</v>
+      </c>
+      <c r="P59" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>49</v>
+      </c>
+      <c r="R59" t="s">
+        <v>49</v>
+      </c>
+      <c r="S59" t="s">
+        <v>49</v>
+      </c>
+      <c r="T59" t="s">
+        <v>49</v>
+      </c>
+      <c r="U59" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="60" spans="1:21">
+      <c r="A60" s="4"/>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="D60" s="4"/>
+      <c r="E60" s="4"/>
+      <c r="F60" s="4"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="4"/>
+      <c r="I60" s="4"/>
+      <c r="J60" s="4"/>
+      <c r="K60" s="4"/>
+      <c r="L60" s="4"/>
+      <c r="M60" s="4"/>
+      <c r="N60" s="4"/>
+      <c r="O60" s="4"/>
+      <c r="P60" s="4"/>
+      <c r="Q60" s="4"/>
+      <c r="R60" s="4"/>
+      <c r="S60" s="4"/>
+      <c r="T60" s="4"/>
+      <c r="U60" s="4"/>
+    </row>
+    <row r="61" spans="1:21">
+      <c r="A61" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+      <c r="P61" s="2"/>
+      <c r="Q61" s="2"/>
+      <c r="R61" s="2"/>
+      <c r="S61" s="2"/>
+      <c r="T61" s="2"/>
+      <c r="U61" s="2"/>
+    </row>
+    <row r="62" spans="1:21">
+      <c r="A62" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B62" s="3"/>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="3"/>
+      <c r="K62" s="3"/>
+      <c r="L62" s="3"/>
+      <c r="M62" s="3"/>
+      <c r="N62" s="3"/>
+      <c r="O62" s="3"/>
+      <c r="P62" s="3"/>
+      <c r="Q62" s="3"/>
+      <c r="R62" s="3"/>
+      <c r="S62" s="3"/>
+      <c r="T62" s="3"/>
+      <c r="U62" s="3"/>
+    </row>
+    <row r="63" spans="1:21">
+      <c r="A63" t="s">
+        <v>22</v>
+      </c>
+      <c r="B63" t="s">
+        <v>53</v>
+      </c>
+      <c r="C63" t="s">
+        <v>53</v>
+      </c>
+      <c r="D63" t="s">
+        <v>53</v>
+      </c>
+      <c r="E63" t="s">
+        <v>53</v>
+      </c>
+      <c r="F63" t="s">
+        <v>53</v>
+      </c>
+      <c r="G63" t="s">
         <v>54</v>
       </c>
-      <c r="H59" t="s">
-[...61 lines deleted...]
-      <c r="G60" t="s">
+      <c r="H63" t="s">
+        <v>53</v>
+      </c>
+      <c r="I63" t="s">
+        <v>53</v>
+      </c>
+      <c r="J63" t="s">
+        <v>53</v>
+      </c>
+      <c r="K63" t="s">
+        <v>53</v>
+      </c>
+      <c r="L63" t="s">
+        <v>53</v>
+      </c>
+      <c r="M63" t="s">
+        <v>53</v>
+      </c>
+      <c r="N63" t="s">
+        <v>53</v>
+      </c>
+      <c r="O63" t="s">
+        <v>53</v>
+      </c>
+      <c r="P63" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>53</v>
+      </c>
+      <c r="R63" t="s">
+        <v>53</v>
+      </c>
+      <c r="S63" t="s">
+        <v>53</v>
+      </c>
+      <c r="T63" t="s">
+        <v>53</v>
+      </c>
+      <c r="U63" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="64" spans="1:21">
+      <c r="A64" t="s">
         <v>55</v>
       </c>
-      <c r="H60" t="s">
-[...43 lines deleted...]
-      <c r="A61" s="3" t="s">
+      <c r="B64" t="s">
+        <v>53</v>
+      </c>
+      <c r="C64" t="s">
+        <v>53</v>
+      </c>
+      <c r="D64" t="s">
+        <v>53</v>
+      </c>
+      <c r="E64" t="s">
+        <v>53</v>
+      </c>
+      <c r="F64" t="s">
+        <v>53</v>
+      </c>
+      <c r="G64" t="s">
+        <v>56</v>
+      </c>
+      <c r="H64" t="s">
+        <v>53</v>
+      </c>
+      <c r="I64" t="s">
+        <v>53</v>
+      </c>
+      <c r="J64" t="s">
+        <v>53</v>
+      </c>
+      <c r="K64" t="s">
+        <v>53</v>
+      </c>
+      <c r="L64" t="s">
+        <v>53</v>
+      </c>
+      <c r="M64" t="s">
+        <v>53</v>
+      </c>
+      <c r="N64" t="s">
+        <v>53</v>
+      </c>
+      <c r="O64" t="s">
+        <v>53</v>
+      </c>
+      <c r="P64" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>53</v>
+      </c>
+      <c r="R64" t="s">
+        <v>53</v>
+      </c>
+      <c r="S64" t="s">
+        <v>53</v>
+      </c>
+      <c r="T64" t="s">
+        <v>53</v>
+      </c>
+      <c r="U64" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="65" spans="1:21">
+      <c r="A65" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B61" s="3"/>
-[...139 lines deleted...]
-      </c>
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3"/>
+      <c r="K65" s="3"/>
+      <c r="L65" s="3"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="S65" s="3"/>
+      <c r="T65" s="3"/>
+      <c r="U65" s="3"/>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="B66" t="s">
-        <v>58</v>
+        <v>53</v>
+      </c>
+      <c r="C66" t="s">
+        <v>53</v>
+      </c>
+      <c r="D66" t="s">
+        <v>53</v>
+      </c>
+      <c r="E66" t="s">
+        <v>53</v>
+      </c>
+      <c r="F66" t="s">
+        <v>53</v>
+      </c>
+      <c r="G66" t="s">
+        <v>54</v>
+      </c>
+      <c r="H66" t="s">
+        <v>53</v>
+      </c>
+      <c r="I66" t="s">
+        <v>53</v>
+      </c>
+      <c r="J66" t="s">
+        <v>53</v>
+      </c>
+      <c r="K66" t="s">
+        <v>53</v>
+      </c>
+      <c r="L66" t="s">
+        <v>53</v>
+      </c>
+      <c r="M66" t="s">
+        <v>53</v>
+      </c>
+      <c r="N66" t="s">
+        <v>53</v>
+      </c>
+      <c r="O66" t="s">
+        <v>53</v>
+      </c>
+      <c r="P66" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>53</v>
+      </c>
+      <c r="R66" t="s">
+        <v>53</v>
+      </c>
+      <c r="S66" t="s">
+        <v>53</v>
+      </c>
+      <c r="T66" t="s">
+        <v>53</v>
+      </c>
+      <c r="U66" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="67" spans="1:21">
-      <c r="A67" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A67" s="4"/>
+      <c r="B67" s="4"/>
+      <c r="C67" s="4"/>
+      <c r="D67" s="4"/>
+      <c r="E67" s="4"/>
+      <c r="F67" s="4"/>
+      <c r="G67" s="4"/>
+      <c r="H67" s="4"/>
+      <c r="I67" s="4"/>
+      <c r="J67" s="4"/>
+      <c r="K67" s="4"/>
+      <c r="L67" s="4"/>
+      <c r="M67" s="4"/>
+      <c r="N67" s="4"/>
+      <c r="O67" s="4"/>
+      <c r="P67" s="4"/>
+      <c r="Q67" s="4"/>
+      <c r="R67" s="4"/>
+      <c r="S67" s="4"/>
+      <c r="T67" s="4"/>
+      <c r="U67" s="4"/>
     </row>
     <row r="68" spans="1:21">
-      <c r="A68" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A68" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+      <c r="M68" s="2"/>
+      <c r="N68" s="2"/>
+      <c r="O68" s="2"/>
+      <c r="P68" s="2"/>
+      <c r="Q68" s="2"/>
+      <c r="R68" s="2"/>
+      <c r="S68" s="2"/>
+      <c r="T68" s="2"/>
+      <c r="U68" s="2"/>
     </row>
     <row r="69" spans="1:21">
-      <c r="A69" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A69" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B69" s="3"/>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3"/>
+      <c r="I69" s="3"/>
+      <c r="J69" s="3"/>
+      <c r="K69" s="3"/>
+      <c r="L69" s="3"/>
+      <c r="M69" s="3"/>
+      <c r="N69" s="3"/>
+      <c r="O69" s="3"/>
+      <c r="P69" s="3"/>
+      <c r="Q69" s="3"/>
+      <c r="R69" s="3"/>
+      <c r="S69" s="3"/>
+      <c r="T69" s="3"/>
+      <c r="U69" s="3"/>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>53</v>
+      </c>
+      <c r="C70" t="s">
+        <v>53</v>
+      </c>
+      <c r="D70" t="s">
+        <v>53</v>
+      </c>
+      <c r="E70" t="s">
+        <v>53</v>
+      </c>
+      <c r="F70" t="s">
+        <v>53</v>
+      </c>
+      <c r="G70" t="s">
+        <v>58</v>
+      </c>
+      <c r="H70" t="s">
+        <v>53</v>
+      </c>
+      <c r="I70" t="s">
+        <v>53</v>
+      </c>
+      <c r="J70" t="s">
+        <v>53</v>
+      </c>
+      <c r="K70" t="s">
+        <v>53</v>
+      </c>
+      <c r="L70" t="s">
+        <v>53</v>
+      </c>
+      <c r="M70" t="s">
+        <v>53</v>
+      </c>
+      <c r="N70" t="s">
+        <v>53</v>
+      </c>
+      <c r="O70" t="s">
+        <v>53</v>
+      </c>
+      <c r="P70" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>53</v>
+      </c>
+      <c r="R70" t="s">
+        <v>53</v>
+      </c>
+      <c r="S70" t="s">
+        <v>53</v>
+      </c>
+      <c r="T70" t="s">
+        <v>53</v>
+      </c>
+      <c r="U70" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="71" spans="1:21">
       <c r="A71" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="B71" t="s">
-        <v>68</v>
+        <v>53</v>
+      </c>
+      <c r="C71" t="s">
+        <v>53</v>
+      </c>
+      <c r="D71" t="s">
+        <v>53</v>
+      </c>
+      <c r="E71" t="s">
+        <v>53</v>
+      </c>
+      <c r="F71" t="s">
+        <v>53</v>
+      </c>
+      <c r="G71" t="s">
+        <v>59</v>
+      </c>
+      <c r="H71" t="s">
+        <v>53</v>
+      </c>
+      <c r="I71" t="s">
+        <v>53</v>
+      </c>
+      <c r="J71" t="s">
+        <v>53</v>
+      </c>
+      <c r="K71" t="s">
+        <v>53</v>
+      </c>
+      <c r="L71" t="s">
+        <v>53</v>
+      </c>
+      <c r="M71" t="s">
+        <v>53</v>
+      </c>
+      <c r="N71" t="s">
+        <v>53</v>
+      </c>
+      <c r="O71" t="s">
+        <v>53</v>
+      </c>
+      <c r="P71" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>53</v>
+      </c>
+      <c r="R71" t="s">
+        <v>53</v>
+      </c>
+      <c r="S71" t="s">
+        <v>53</v>
+      </c>
+      <c r="T71" t="s">
+        <v>53</v>
+      </c>
+      <c r="U71" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="72" spans="1:21">
-      <c r="A72" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A72" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
+      <c r="J72" s="3"/>
+      <c r="K72" s="3"/>
+      <c r="L72" s="3"/>
+      <c r="M72" s="3"/>
+      <c r="N72" s="3"/>
+      <c r="O72" s="3"/>
+      <c r="P72" s="3"/>
+      <c r="Q72" s="3"/>
+      <c r="R72" s="3"/>
+      <c r="S72" s="3"/>
+      <c r="T72" s="3"/>
+      <c r="U72" s="3"/>
     </row>
     <row r="73" spans="1:21">
       <c r="A73" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="B73" t="s">
-        <v>72</v>
+        <v>53</v>
+      </c>
+      <c r="C73" t="s">
+        <v>53</v>
+      </c>
+      <c r="D73" t="s">
+        <v>53</v>
+      </c>
+      <c r="E73" t="s">
+        <v>53</v>
+      </c>
+      <c r="F73" t="s">
+        <v>53</v>
+      </c>
+      <c r="G73" t="s">
+        <v>58</v>
+      </c>
+      <c r="H73" t="s">
+        <v>53</v>
+      </c>
+      <c r="I73" t="s">
+        <v>53</v>
+      </c>
+      <c r="J73" t="s">
+        <v>53</v>
+      </c>
+      <c r="K73" t="s">
+        <v>53</v>
+      </c>
+      <c r="L73" t="s">
+        <v>53</v>
+      </c>
+      <c r="M73" t="s">
+        <v>53</v>
+      </c>
+      <c r="N73" t="s">
+        <v>53</v>
+      </c>
+      <c r="O73" t="s">
+        <v>53</v>
+      </c>
+      <c r="P73" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>53</v>
+      </c>
+      <c r="R73" t="s">
+        <v>53</v>
+      </c>
+      <c r="S73" t="s">
+        <v>53</v>
+      </c>
+      <c r="T73" t="s">
+        <v>53</v>
+      </c>
+      <c r="U73" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="74" spans="1:21">
-      <c r="A74" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A74" s="4"/>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="4"/>
+      <c r="F74" s="4"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+      <c r="K74" s="4"/>
+      <c r="L74" s="4"/>
+      <c r="M74" s="4"/>
+      <c r="N74" s="4"/>
+      <c r="O74" s="4"/>
+      <c r="P74" s="4"/>
+      <c r="Q74" s="4"/>
+      <c r="R74" s="4"/>
+      <c r="S74" s="4"/>
+      <c r="T74" s="4"/>
+      <c r="U74" s="4"/>
     </row>
     <row r="75" spans="1:21">
-      <c r="A75" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A75" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B75" s="2"/>
+      <c r="C75" s="2"/>
+      <c r="D75" s="2"/>
+      <c r="E75" s="2"/>
+      <c r="F75" s="2"/>
+      <c r="G75" s="2"/>
+      <c r="H75" s="2"/>
+      <c r="I75" s="2"/>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+      <c r="L75" s="2"/>
+      <c r="M75" s="2"/>
+      <c r="N75" s="2"/>
+      <c r="O75" s="2"/>
+      <c r="P75" s="2"/>
+      <c r="Q75" s="2"/>
+      <c r="R75" s="2"/>
+      <c r="S75" s="2"/>
+      <c r="T75" s="2"/>
+      <c r="U75" s="2"/>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="B76" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="B77" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="B78" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="B79" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="B80" t="s">
-        <v>82</v>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="81" spans="1:21">
+      <c r="A81" t="s">
+        <v>69</v>
+      </c>
+      <c r="B81" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="82" spans="1:21">
-      <c r="A82" s="1" t="s">
-[...21 lines deleted...]
-      <c r="U82" s="1"/>
+      <c r="A82" t="s">
+        <v>71</v>
+      </c>
+      <c r="B82" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
+        <v>73</v>
+      </c>
+      <c r="B83" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="84" spans="1:21">
+      <c r="A84" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="85" spans="1:21">
+      <c r="A85" t="s">
+        <v>77</v>
+      </c>
+      <c r="B85" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="86" spans="1:21">
+      <c r="A86" t="s">
+        <v>79</v>
+      </c>
+      <c r="B86" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="87" spans="1:21">
+      <c r="A87" t="s">
+        <v>81</v>
+      </c>
+      <c r="B87" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="88" spans="1:21">
+      <c r="A88" t="s">
+        <v>82</v>
+      </c>
+      <c r="B88" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="89" spans="1:21">
+      <c r="A89" t="s">
+        <v>84</v>
+      </c>
+      <c r="B89" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="90" spans="1:21">
+      <c r="A90" t="s">
         <v>85</v>
+      </c>
+      <c r="B90" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="91" spans="1:21">
+      <c r="A91" t="s">
+        <v>87</v>
+      </c>
+      <c r="B91" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="93" spans="1:21">
+      <c r="A93" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B93" s="1"/>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1"/>
+      <c r="F93" s="1"/>
+      <c r="G93" s="1"/>
+      <c r="H93" s="1"/>
+      <c r="I93" s="1"/>
+      <c r="J93" s="1"/>
+      <c r="K93" s="1"/>
+      <c r="L93" s="1"/>
+      <c r="M93" s="1"/>
+      <c r="N93" s="1"/>
+      <c r="O93" s="1"/>
+      <c r="P93" s="1"/>
+      <c r="Q93" s="1"/>
+      <c r="R93" s="1"/>
+      <c r="S93" s="1"/>
+      <c r="T93" s="1"/>
+      <c r="U93" s="1"/>
+    </row>
+    <row r="94" spans="1:21">
+      <c r="A94" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:U83"/>
+    <mergeCell ref="A94:U94"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>