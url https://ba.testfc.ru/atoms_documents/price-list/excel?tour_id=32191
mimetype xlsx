--- v2 (2026-05-09)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="32191-v-gostyakh-u-kutkha..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>04.07.2026</t>
   </si>
   <si>
     <t>10.07.2026</t>
   </si>
   <si>
     <t>16.07.2026</t>
   </si>
   <si>
     <t>19.07.2026</t>
   </si>
   <si>
     <t>22.07.2026</t>
   </si>
   <si>
     <t>25.07.2026</t>
   </si>
   <si>
     <t>28.07.2026</t>
   </si>
   <si>
     <t>31.07.2026</t>
   </si>
   <si>
@@ -89,126 +89,126 @@
   <si>
     <t>08.09.2026</t>
   </si>
   <si>
     <t>14.09.2026</t>
   </si>
   <si>
     <t>20.09.2026</t>
   </si>
   <si>
     <t>Тур без размещения в отеле</t>
   </si>
   <si>
     <t>Тур без проживания</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>157000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 5—17 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>157 000 RUB</t>
+    <t>157 000 руб.</t>
   </si>
   <si>
     <t>Гост.комплекс АКВА РЕЗОРТ КАМЧАТКА + Отель Гейзер 3*</t>
   </si>
   <si>
     <t>Комфорт 2-местный</t>
   </si>
   <si>
     <t>233000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 5—14 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>209 700 RUB</t>
+    <t>209 700 руб.</t>
   </si>
   <si>
     <t>Размещение в 2-местном номере (с подселением)</t>
   </si>
   <si>
     <t>Одноместное размещение с доплатой</t>
   </si>
   <si>
     <t>База отдыха КРЕЧЕТ 3* + Отель Гейзер 3*</t>
   </si>
   <si>
     <t>Стандарт 2-местный</t>
   </si>
   <si>
     <t>235000 RUB</t>
   </si>
   <si>
-    <t>211 500 RUB</t>
+    <t>211 500 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">Одноместное размещение с доплатой </t>
   </si>
   <si>
     <t>SPA-отель СПУТНИК-КАМЧАТКА 4* + Отель Русский двор 3*</t>
   </si>
   <si>
     <t>260000 RUB</t>
   </si>
   <si>
-    <t>234 000 RUB</t>
+    <t>234 000 руб.</t>
   </si>
   <si>
     <t>SPA-отель СПУТНИК 5* + Отель Русский двор 3*</t>
   </si>
   <si>
     <t>265000 RUB</t>
   </si>
   <si>
-    <t>238 500 RUB</t>
+    <t>238 500 руб.</t>
   </si>
   <si>
     <t>отель Русский двор</t>
   </si>
   <si>
     <t>Супериор 2-местный</t>
   </si>
   <si>
     <t>229000 RUB</t>
   </si>
   <si>
-    <t>206 100 RUB</t>
+    <t>206 100 руб.</t>
   </si>
   <si>
     <t>Отель Гейзер 3*</t>
   </si>
   <si>
     <t>210600 RUB</t>
   </si>
   <si>
-    <t>189 540 RUB</t>
+    <t>189 540 руб.</t>
   </si>
   <si>
     <t>Отель ТАЙНЫ КАМЧАТКИ 5* + отель Русский Двор 3*</t>
   </si>
   <si>
     <t>Стандартный 2-местный</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>340000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>306000 RUB</t>
   </si>
   <si>
     <t>КАМЧАТКА ШАЛЕ 5* +  отель Русский Двор 3*</t>
   </si>
   <si>
     <t>309000 RUB</t>
   </si>
@@ -278,54 +278,66 @@
   <si>
     <t>8500 RUB</t>
   </si>
   <si>
     <t>Индивидуальный трансфер (отель - аэропорт), машина до 6 чел.</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение ТАЙНЫ КАМЧАТКИ 5*  +  отель Русский Двор 3*</t>
   </si>
   <si>
     <t>126000 RUB</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение ТАЙНЫ КАМЧАТКИ 5* + отель Гейзер 3*</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение КАМЧАТКА ШАЛЕ 5* + отель Гейзер 3*</t>
   </si>
   <si>
     <t>105000 RUB</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение КАМЧАТКА ШАЛЕ 5* + отель Русский Двор 3*</t>
   </si>
   <si>
+    <t>Доплата за 1-местное размещение Гейзер 3* (В гостях у Кутха городской")</t>
+  </si>
+  <si>
+    <t>42000 RUB</t>
+  </si>
+  <si>
+    <t>Доплата за 1-местное размещение отель Русский двор 3* (В гостях у Кутха городской")</t>
+  </si>
+  <si>
+    <t>56000 RUB</t>
+  </si>
+  <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 09.05.2026 09:54, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 25.06.2026 00:39, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -667,79 +679,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U94"/>
+  <dimension ref="A1:U96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A93" sqref="A93:U93"/>
+      <selection activeCell="A95" sqref="A95:U95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.546387" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-[...18 lines deleted...]
-    <col min="21" max="21" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
@@ -4001,84 +4013,100 @@
     </row>
     <row r="89" spans="1:21">
       <c r="A89" t="s">
         <v>84</v>
       </c>
       <c r="B89" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="90" spans="1:21">
       <c r="A90" t="s">
         <v>85</v>
       </c>
       <c r="B90" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="91" spans="1:21">
       <c r="A91" t="s">
         <v>87</v>
       </c>
       <c r="B91" t="s">
         <v>86</v>
       </c>
     </row>
+    <row r="92" spans="1:21">
+      <c r="A92" t="s">
+        <v>88</v>
+      </c>
+      <c r="B92" t="s">
+        <v>89</v>
+      </c>
+    </row>
     <row r="93" spans="1:21">
-      <c r="A93" s="1" t="s">
-[...25 lines deleted...]
-        <v>89</v>
+      <c r="A93" t="s">
+        <v>90</v>
+      </c>
+      <c r="B93" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="95" spans="1:21">
+      <c r="A95" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B95" s="1"/>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1"/>
+      <c r="F95" s="1"/>
+      <c r="G95" s="1"/>
+      <c r="H95" s="1"/>
+      <c r="I95" s="1"/>
+      <c r="J95" s="1"/>
+      <c r="K95" s="1"/>
+      <c r="L95" s="1"/>
+      <c r="M95" s="1"/>
+      <c r="N95" s="1"/>
+      <c r="O95" s="1"/>
+      <c r="P95" s="1"/>
+      <c r="Q95" s="1"/>
+      <c r="R95" s="1"/>
+      <c r="S95" s="1"/>
+      <c r="T95" s="1"/>
+      <c r="U95" s="1"/>
+    </row>
+    <row r="96" spans="1:21">
+      <c r="A96" t="s">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A94:U94"/>
+    <mergeCell ref="A96:U96"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>