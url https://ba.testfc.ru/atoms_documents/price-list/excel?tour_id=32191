--- v3 (2026-06-24)
+++ v4 (2026-08-09)
@@ -12,81 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="32191-v-gostyakh-u-kutkha..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
-[...29 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>09.08.2026</t>
   </si>
   <si>
     <t>12.08.2026</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
     <t>18.08.2026</t>
   </si>
   <si>
     <t>21.08.2026</t>
   </si>
   <si>
     <t>24.08.2026</t>
   </si>
   <si>
     <t>02.09.2026</t>
   </si>
   <si>
     <t>08.09.2026</t>
   </si>
   <si>
@@ -167,77 +137,50 @@
   <si>
     <t>238 500 руб.</t>
   </si>
   <si>
     <t>отель Русский двор</t>
   </si>
   <si>
     <t>Супериор 2-местный</t>
   </si>
   <si>
     <t>229000 RUB</t>
   </si>
   <si>
     <t>206 100 руб.</t>
   </si>
   <si>
     <t>Отель Гейзер 3*</t>
   </si>
   <si>
     <t>210600 RUB</t>
   </si>
   <si>
     <t>189 540 руб.</t>
   </si>
   <si>
-    <t>Отель ТАЙНЫ КАМЧАТКИ 5* + отель Русский Двор 3*</t>
-[...25 lines deleted...]
-  <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Дополнительный групповой трансфер (аэропорт-отель), за 1 чел.</t>
   </si>
   <si>
     <t>1500 RUB</t>
   </si>
   <si>
     <t>Дополнительный групповой трансфер (отель-аэропорт), за 1 чел.</t>
   </si>
   <si>
     <t>Индивидуальный трансфер (аэропорт - отель), машина до 3 чел.</t>
   </si>
   <si>
     <t>6000 RUB</t>
   </si>
   <si>
     <t>Индивидуальный трансфер (отель - аэропорт), машина до 3 чел.</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение КРЕЧЕТ 3*  + отель Гейзер 3*</t>
   </si>
   <si>
     <t>53500 RUB</t>
@@ -293,51 +236,51 @@
   <si>
     <t>Доплата за 1-местное размещение КАМЧАТКА ШАЛЕ 5* + отель Гейзер 3*</t>
   </si>
   <si>
     <t>105000 RUB</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение КАМЧАТКА ШАЛЕ 5* + отель Русский Двор 3*</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение Гейзер 3* (В гостях у Кутха городской")</t>
   </si>
   <si>
     <t>42000 RUB</t>
   </si>
   <si>
     <t>Доплата за 1-местное размещение отель Русский двор 3* (В гостях у Кутха городской")</t>
   </si>
   <si>
     <t>56000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 25.06.2026 00:39, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 09.08.2026 11:50, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -679,3434 +622,1678 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U96"/>
+  <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A95" sqref="A95:U95"/>
+      <selection activeCell="A81" sqref="A81:K81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.546387" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="21" max="21" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="L1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="2" t="s">
         <v>10</v>
-      </c>
-[...30 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="2"/>
-[...10 lines deleted...]
-    <row r="3" spans="1:21">
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" s="3" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
-      <c r="L3" s="3"/>
-[...10 lines deleted...]
-    <row r="4" spans="1:21">
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="K4" t="s">
-        <v>23</v>
-[...32 lines deleted...]
-    <row r="5" spans="1:21">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="K5" t="s">
-        <v>25</v>
-[...32 lines deleted...]
-    <row r="6" spans="1:21">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
-      <c r="L6" s="4"/>
-[...10 lines deleted...]
-    <row r="7" spans="1:21">
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
-      <c r="L7" s="2"/>
-[...10 lines deleted...]
-    <row r="8" spans="1:21">
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
-      <c r="L8" s="3"/>
-[...10 lines deleted...]
-    <row r="9" spans="1:21">
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="I9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="K9" t="s">
-        <v>28</v>
-[...32 lines deleted...]
-    <row r="10" spans="1:21">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="I10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="J10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>30</v>
-[...32 lines deleted...]
-    <row r="11" spans="1:21">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
-      <c r="L11" s="3"/>
-[...10 lines deleted...]
-    <row r="12" spans="1:21">
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" t="s">
+        <v>18</v>
+      </c>
+      <c r="K12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="3" t="s">
         <v>22</v>
-      </c>
-[...63 lines deleted...]
-        <v>32</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
-      <c r="L13" s="3"/>
-[...10 lines deleted...]
-    <row r="14" spans="1:21">
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G14" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="I14" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="J14" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="K14" t="s">
-        <v>28</v>
-[...32 lines deleted...]
-    <row r="15" spans="1:21">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
-      <c r="L15" s="4"/>
-[...10 lines deleted...]
-    <row r="16" spans="1:21">
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
-      <c r="L16" s="2"/>
-[...10 lines deleted...]
-    <row r="17" spans="1:21">
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" s="3" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
-      <c r="L17" s="3"/>
-[...10 lines deleted...]
-    <row r="18" spans="1:21">
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="I18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J18" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="K18" t="s">
-        <v>35</v>
-[...32 lines deleted...]
-    <row r="19" spans="1:21">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="I19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="K19" t="s">
-        <v>36</v>
-[...32 lines deleted...]
-    <row r="20" spans="1:21">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
-      <c r="L20" s="3"/>
-[...10 lines deleted...]
-    <row r="21" spans="1:21">
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B21" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G21" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H21" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="I21" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J21" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="K21" t="s">
-        <v>35</v>
-[...32 lines deleted...]
-    <row r="22" spans="1:21">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" s="3" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
-      <c r="L22" s="3"/>
-[...10 lines deleted...]
-    <row r="23" spans="1:21">
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="I23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="K23" t="s">
-        <v>35</v>
-[...32 lines deleted...]
-    <row r="24" spans="1:21">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
-      <c r="L24" s="4"/>
-[...10 lines deleted...]
-    <row r="25" spans="1:21">
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" s="2" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
-      <c r="L25" s="2"/>
-[...10 lines deleted...]
-    <row r="26" spans="1:21">
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" s="3" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
-      <c r="L26" s="3"/>
-[...10 lines deleted...]
-    <row r="27" spans="1:21">
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B27" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="F27" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="G27" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="H27" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="I27" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J27" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="K27" t="s">
-        <v>39</v>
-[...32 lines deleted...]
-    <row r="28" spans="1:21">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B28" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D28" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F28" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="G28" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H28" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I28" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="J28" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="K28" t="s">
-        <v>40</v>
-[...32 lines deleted...]
-    <row r="29" spans="1:21">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
-      <c r="L29" s="3"/>
-[...10 lines deleted...]
-    <row r="30" spans="1:21">
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D30" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="F30" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="G30" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="H30" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="I30" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J30" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="K30" t="s">
-        <v>39</v>
-[...32 lines deleted...]
-    <row r="31" spans="1:21">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
-      <c r="L31" s="3"/>
-[...10 lines deleted...]
-    <row r="32" spans="1:21">
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B32" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D32" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="F32" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="G32" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="H32" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="I32" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J32" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="K32" t="s">
-        <v>39</v>
-[...32 lines deleted...]
-    <row r="33" spans="1:21">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" s="4"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
-      <c r="L33" s="4"/>
-[...10 lines deleted...]
-    <row r="34" spans="1:21">
+    </row>
+    <row r="34" spans="1:11">
       <c r="A34" s="2" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
-      <c r="L34" s="2"/>
-[...10 lines deleted...]
-    <row r="35" spans="1:21">
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
-      <c r="L35" s="3"/>
-[...10 lines deleted...]
-    <row r="36" spans="1:21">
+    </row>
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B36" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D36" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F36" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G36" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H36" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I36" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="J36" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K36" t="s">
-        <v>42</v>
-[...32 lines deleted...]
-    <row r="37" spans="1:21">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B37" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D37" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="E37" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F37" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="G37" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H37" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="I37" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="J37" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="K37" t="s">
-        <v>43</v>
-[...32 lines deleted...]
-    <row r="38" spans="1:21">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
-      <c r="L38" s="3"/>
-[...10 lines deleted...]
-    <row r="39" spans="1:21">
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B39" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="C39" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D39" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F39" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G39" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H39" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I39" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="J39" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K39" t="s">
-        <v>42</v>
-[...32 lines deleted...]
-    <row r="40" spans="1:21">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
       <c r="A40" s="3" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
-      <c r="L40" s="3"/>
-[...10 lines deleted...]
-    <row r="41" spans="1:21">
+    </row>
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="C41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="J41" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="K41" t="s">
-        <v>42</v>
-[...32 lines deleted...]
-    <row r="42" spans="1:21">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" s="4"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
-      <c r="L42" s="4"/>
-[...10 lines deleted...]
-    <row r="43" spans="1:21">
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" s="2" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
-      <c r="L43" s="2"/>
-[...10 lines deleted...]
-    <row r="44" spans="1:21">
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" s="3" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B44" s="3"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
-      <c r="L44" s="3"/>
-[...10 lines deleted...]
-    <row r="45" spans="1:21">
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C45" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D45" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E45" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F45" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="G45" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="H45" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="I45" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="J45" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="K45" t="s">
-        <v>46</v>
-[...32 lines deleted...]
-    <row r="46" spans="1:21">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B46" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="C46" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D46" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E46" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="F46" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="G46" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="H46" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="I46" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="J46" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="K46" t="s">
-        <v>47</v>
-[...32 lines deleted...]
-    <row r="47" spans="1:21">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
       <c r="A47" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B47" s="3"/>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
-      <c r="L47" s="3"/>
-[...10 lines deleted...]
-    <row r="48" spans="1:21">
+    </row>
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
+        <v>12</v>
+      </c>
+      <c r="B48" t="s">
+        <v>36</v>
+      </c>
+      <c r="C48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48" t="s">
+        <v>36</v>
+      </c>
+      <c r="E48" t="s">
+        <v>36</v>
+      </c>
+      <c r="F48" t="s">
+        <v>36</v>
+      </c>
+      <c r="G48" t="s">
+        <v>36</v>
+      </c>
+      <c r="H48" t="s">
+        <v>36</v>
+      </c>
+      <c r="I48" t="s">
+        <v>36</v>
+      </c>
+      <c r="J48" t="s">
+        <v>36</v>
+      </c>
+      <c r="K48" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="3" t="s">
         <v>22</v>
-      </c>
-[...63 lines deleted...]
-        <v>32</v>
       </c>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
-      <c r="L49" s="3"/>
-[...10 lines deleted...]
-    <row r="50" spans="1:21">
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B50" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C50" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D50" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E50" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F50" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="G50" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="H50" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="I50" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="J50" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="K50" t="s">
-        <v>46</v>
-[...32 lines deleted...]
-    <row r="51" spans="1:21">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" s="4"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
-      <c r="L51" s="4"/>
-[...10 lines deleted...]
-    <row r="52" spans="1:21">
+    </row>
+    <row r="52" spans="1:11">
       <c r="A52" s="2" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
-      <c r="L52" s="2"/>
-[...10 lines deleted...]
-    <row r="53" spans="1:21">
+    </row>
+    <row r="53" spans="1:11">
       <c r="A53" s="3" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
-      <c r="L53" s="3"/>
-[...10 lines deleted...]
-    <row r="54" spans="1:21">
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B54" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C54" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D54" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="E54" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="F54" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="G54" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="H54" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="I54" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="J54" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="K54" t="s">
-        <v>49</v>
-[...32 lines deleted...]
-    <row r="55" spans="1:21">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B55" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="C55" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D55" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="E55" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F55" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="G55" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H55" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I55" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="J55" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K55" t="s">
-        <v>50</v>
-[...32 lines deleted...]
-    <row r="56" spans="1:21">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
       <c r="A56" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3"/>
       <c r="K56" s="3"/>
-      <c r="L56" s="3"/>
-[...10 lines deleted...]
-    <row r="57" spans="1:21">
+    </row>
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="3" t="s">
         <v>22</v>
-      </c>
-[...63 lines deleted...]
-        <v>32</v>
       </c>
       <c r="B58" s="3"/>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
-      <c r="L58" s="3"/>
-[...10 lines deleted...]
-    <row r="59" spans="1:21">
+    </row>
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B59" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C59" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D59" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="E59" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="F59" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="G59" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="H59" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="I59" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="J59" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="K59" t="s">
-        <v>49</v>
-[...32 lines deleted...]
-    <row r="60" spans="1:21">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" s="4"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
-      <c r="L60" s="4"/>
-[...10 lines deleted...]
-    <row r="61" spans="1:21">
+    </row>
+    <row r="61" spans="1:11">
       <c r="A61" s="2" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
       <c r="I61" s="2"/>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
-      <c r="L61" s="2"/>
-[...11 lines deleted...]
-      <c r="A62" s="3" t="s">
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" t="s">
+        <v>42</v>
+      </c>
+      <c r="B62" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" t="s">
+        <v>44</v>
+      </c>
+      <c r="B63" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" t="s">
+        <v>45</v>
+      </c>
+      <c r="B64" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" t="s">
+        <v>47</v>
+      </c>
+      <c r="B65" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" t="s">
+        <v>48</v>
+      </c>
+      <c r="B66" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B67" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" t="s">
         <v>52</v>
       </c>
-      <c r="B62" s="3"/>
-[...24 lines deleted...]
-      <c r="B63" t="s">
+      <c r="B68" t="s">
         <v>53</v>
       </c>
-      <c r="C63" t="s">
-[...11 lines deleted...]
-      <c r="G63" t="s">
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" t="s">
         <v>54</v>
       </c>
-      <c r="H63" t="s">
-[...43 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B69" t="s">
         <v>55</v>
       </c>
-      <c r="B64" t="s">
-[...14 lines deleted...]
-      <c r="G64" t="s">
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" t="s">
         <v>56</v>
       </c>
-      <c r="H64" t="s">
-[...156 lines deleted...]
-      <c r="A68" s="2" t="s">
+      <c r="B70" t="s">
         <v>57</v>
       </c>
-      <c r="B68" s="2"/>
-[...64 lines deleted...]
-      <c r="G70" t="s">
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" t="s">
         <v>58</v>
       </c>
-      <c r="H70" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="B71" t="s">
-        <v>53</v>
-[...13 lines deleted...]
-      <c r="G71" t="s">
         <v>59</v>
       </c>
-      <c r="H71" t="s">
-[...67 lines deleted...]
-    <row r="73" spans="1:21">
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" t="s">
+        <v>60</v>
+      </c>
+      <c r="B72" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
       <c r="A73" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="B73" t="s">
-        <v>53</v>
-[...107 lines deleted...]
-    <row r="76" spans="1:21">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" t="s">
+        <v>63</v>
+      </c>
+      <c r="B74" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" t="s">
+        <v>65</v>
+      </c>
+      <c r="B75" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
       <c r="A76" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B76" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:21">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
       <c r="A77" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B77" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:21">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
       <c r="A78" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B78" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:21">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
       <c r="A79" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B79" t="s">
-        <v>65</v>
-[...18 lines deleted...]
-    <row r="82" spans="1:21">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
+      <c r="F81" s="1"/>
+      <c r="G81" s="1"/>
+      <c r="H81" s="1"/>
+      <c r="I81" s="1"/>
+      <c r="J81" s="1"/>
+      <c r="K81" s="1"/>
+    </row>
+    <row r="82" spans="1:11">
       <c r="A82" t="s">
-        <v>71</v>
-[...9 lines deleted...]
-      <c r="B83" t="s">
         <v>74</v>
-      </c>
-[...108 lines deleted...]
-        <v>93</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A96:U96"/>
+    <mergeCell ref="A82:K82"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>